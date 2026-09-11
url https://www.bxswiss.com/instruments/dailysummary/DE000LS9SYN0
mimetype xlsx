--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f77e2d7b1347e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72489d492b324ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3326cabc109d4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71181e73045d4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb33dcb97694eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3326cabc109d4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65fa8eacdf94535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71181e73045d4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>