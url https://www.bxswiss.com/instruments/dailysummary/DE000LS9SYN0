--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72489d492b324ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd860304c037641c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71181e73045d4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494c897002d64907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65fa8eacdf94535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71181e73045d4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704ca3c56b7744ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494c897002d64907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>