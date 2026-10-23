--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd860304c037641c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae0836335ee4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494c897002d64907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e250099a5e4bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704ca3c56b7744ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494c897002d64907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841b4c6cd2c5453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e250099a5e4bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>