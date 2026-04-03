--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2d577c10804532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa88324909f4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d3474513b34e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b7fb25db0d4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e90f6e61c944fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d3474513b34e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545d7262c29b467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b7fb25db0d4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>