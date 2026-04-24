--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa88324909f4b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071f7bee6b2d4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b7fb25db0d4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73b34ef6d024c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545d7262c29b467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b7fb25db0d4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c688f46878649f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73b34ef6d024c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>