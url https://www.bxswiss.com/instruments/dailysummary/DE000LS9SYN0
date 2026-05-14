--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071f7bee6b2d4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c290d58bb42e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73b34ef6d024c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59325075bb884252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c688f46878649f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73b34ef6d024c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36c145abbc64e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59325075bb884252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>