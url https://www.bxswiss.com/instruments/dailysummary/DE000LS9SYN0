--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c290d58bb42e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36565e1072f460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59325075bb884252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e6e8ffcc2e46ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36c145abbc64e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59325075bb884252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3663fcdf6c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e6e8ffcc2e46ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>