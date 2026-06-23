--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36565e1072f460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d81b8a01c0943f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e6e8ffcc2e46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cf6fc3751e42d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3663fcdf6c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e6e8ffcc2e46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cac719ffaf4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cf6fc3751e42d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>