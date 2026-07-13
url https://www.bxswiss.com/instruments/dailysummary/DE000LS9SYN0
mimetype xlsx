--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d81b8a01c0943f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbc594724fb466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cf6fc3751e42d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb552f4195c4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cac719ffaf4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cf6fc3751e42d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82658695ddb14dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb552f4195c4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>