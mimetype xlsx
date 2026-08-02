--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbc594724fb466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cd2b0aacc84563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb552f4195c4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17117af43c4491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82658695ddb14dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb552f4195c4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea10a809b3b44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17117af43c4491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>