--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cd2b0aacc84563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f77e2d7b1347e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17117af43c4491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3326cabc109d4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea10a809b3b44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17117af43c4491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb33dcb97694eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3326cabc109d4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Analyst Data-based Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>