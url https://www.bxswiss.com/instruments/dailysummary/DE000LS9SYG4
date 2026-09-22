--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a15a275fed4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f90996f19f14196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebddba5cf49f48c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62735fc399ad4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac7a6ae16ca458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebddba5cf49f48c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04e23aa1d3547fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62735fc399ad4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...153 lines deleted...]
-          <x:t>107,806</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,524</x:t>
-[...178 lines deleted...]
-          <x:t>106,653</x:t>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,411</x:t>
-[...193 lines deleted...]
-          <x:t>108,639</x:t>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>