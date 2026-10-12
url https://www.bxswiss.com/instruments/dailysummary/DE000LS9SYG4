--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f90996f19f14196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aef306326046b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62735fc399ad4fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ac354a56464770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04e23aa1d3547fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62735fc399ad4fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9669d0eafdaa4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ac354a56464770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,334</x:t>
-[...53 lines deleted...]
-          <x:t>109,243</x:t>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,639</x:t>
-[...377 lines deleted...]
-          <x:t>109,455</x:t>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>