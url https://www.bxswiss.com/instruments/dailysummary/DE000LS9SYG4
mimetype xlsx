--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aef306326046b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0a3f99b0af420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ac354a56464770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386d65100ad44feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9669d0eafdaa4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ac354a56464770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb321dece70e3476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386d65100ad44feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>