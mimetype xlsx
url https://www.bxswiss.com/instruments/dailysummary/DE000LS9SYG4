--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf89149083a4652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8717fe3736bc4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb9128a9ac74064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf44f0f8fca4def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07daae04551f4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb9128a9ac74064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0e7607f29545e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf44f0f8fca4def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,050</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>93,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,909</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>