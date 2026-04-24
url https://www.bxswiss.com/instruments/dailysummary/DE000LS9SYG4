--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8717fe3736bc4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd253a885b74072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf44f0f8fca4def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1fa5caf24d4bab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0e7607f29545e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf44f0f8fca4def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2751763298834b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1fa5caf24d4bab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>