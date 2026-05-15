--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd253a885b74072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9619790101424556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1fa5caf24d4bab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0636fcf980004553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2751763298834b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1fa5caf24d4bab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d495b82de146d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0636fcf980004553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>92,501</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,648</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,472</x:t>
-[...90 lines deleted...]
-          <x:t>92,472</x:t>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>