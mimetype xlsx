--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9619790101424556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4273b33f97504349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0636fcf980004553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d20cddc31b54ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d495b82de146d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0636fcf980004553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84631886e7e7444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d20cddc31b54ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,472</x:t>
-[...421 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>