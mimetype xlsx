--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4273b33f97504349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d10b6ac55f94b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d20cddc31b54ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabda16610234750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84631886e7e7444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d20cddc31b54ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162f4562d6434380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabda16610234750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>