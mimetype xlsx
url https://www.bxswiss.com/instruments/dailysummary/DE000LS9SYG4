--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d10b6ac55f94b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433470621c2540da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabda16610234750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6cb0eb3f054138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162f4562d6434380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabda16610234750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1781709ef7411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6cb0eb3f054138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>