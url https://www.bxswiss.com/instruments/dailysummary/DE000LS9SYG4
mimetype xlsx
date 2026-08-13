--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433470621c2540da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06fcbc17e414d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6cb0eb3f054138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9323c5d78c0244a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1781709ef7411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6cb0eb3f054138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re209b8d94c1a46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9323c5d78c0244a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>