--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06fcbc17e414d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a15a275fed4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9323c5d78c0244a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebddba5cf49f48c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re209b8d94c1a46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9323c5d78c0244a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac7a6ae16ca458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebddba5cf49f48c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young People Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SYG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,087</x:t>
@@ -764,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>