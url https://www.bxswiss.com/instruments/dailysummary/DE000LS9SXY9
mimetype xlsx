--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7388551be6c943f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0c78c30aa84f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9813f73e81493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refed126dd1654f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f80d46625b74be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9813f73e81493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd15d27d37da4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refed126dd1654f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>