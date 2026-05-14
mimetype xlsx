--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0c78c30aa84f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f846b1adbe47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refed126dd1654f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b056b08a838441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd15d27d37da4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refed126dd1654f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde67e82163304b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b056b08a838441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>74,210</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,200</x:t>
-[...237 lines deleted...]
-          <x:t>69,359</x:t>
+          <x:t>73,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,568</x:t>
-[...279 lines deleted...]
-          <x:t>69,640</x:t>
+          <x:t>69,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>