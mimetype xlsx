--- v7 (2026-05-14)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f846b1adbe47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8f6b725a4f477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b056b08a838441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9bd2074138400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde67e82163304b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b056b08a838441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb873cab913c44614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9bd2074138400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>67,559</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>