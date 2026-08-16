--- v8 (2026-07-07)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8f6b725a4f477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec29158b915488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9bd2074138400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb18dc7eaeda4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb873cab913c44614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9bd2074138400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69ce2ce7a6346b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb18dc7eaeda4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>78,341</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>