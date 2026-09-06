--- v9 (2026-08-16)
+++ v10 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec29158b915488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad2e137814a4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb18dc7eaeda4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1938bd3a915b42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69ce2ce7a6346b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb18dc7eaeda4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2d707138ce4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1938bd3a915b42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>