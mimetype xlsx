--- v10 (2026-09-06)
+++ v11 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad2e137814a4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b356025e3441ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1938bd3a915b42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07393c739ea445b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2d707138ce4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1938bd3a915b42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321f1ab2296b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07393c739ea445b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>