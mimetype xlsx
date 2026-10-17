--- v11 (2026-09-27)
+++ v12 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b356025e3441ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db79c2a217846aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07393c739ea445b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f4a0db884d4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321f1ab2296b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07393c739ea445b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7161526a61564e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f4a0db884d4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,788</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,625</x:t>
-[...598 lines deleted...]
-          <x:t>83,576</x:t>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>