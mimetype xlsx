--- v12 (2026-10-17)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db79c2a217846aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf241fdc680f74597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f4a0db884d4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f09ed628f4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7161526a61564e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f4a0db884d4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b272cff5a047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f09ed628f4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Medical Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>