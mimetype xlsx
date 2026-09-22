--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79990c0555f845e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f27348291e479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2683041cf534f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf0304ee1bb4245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c64b1c8b24e466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2683041cf534f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ad6c9193cb4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf0304ee1bb4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>