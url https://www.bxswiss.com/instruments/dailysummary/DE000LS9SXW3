--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f27348291e479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e2ea42d9eb472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf0304ee1bb4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db5ff3493234258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ad6c9193cb4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf0304ee1bb4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192af7664cf54ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db5ff3493234258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>