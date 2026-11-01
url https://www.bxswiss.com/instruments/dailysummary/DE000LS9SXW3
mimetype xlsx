--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e2ea42d9eb472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8372a8e7e7164ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db5ff3493234258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42764da6d8224bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192af7664cf54ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db5ff3493234258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11e4c7f2e054084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42764da6d8224bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,474</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>163,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,252</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>