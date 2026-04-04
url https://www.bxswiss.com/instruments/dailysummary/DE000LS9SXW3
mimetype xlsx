--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789b4bb86fae4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de8b1b4896d4d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390b1505a5b64bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a83645cdee4c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1617e9d43b44c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390b1505a5b64bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f80e8ca02724c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a83645cdee4c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>