--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de8b1b4896d4d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c89dd0bb374892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a83645cdee4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbc43cf79994e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f80e8ca02724c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a83645cdee4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601aecc7b5b34e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbc43cf79994e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>