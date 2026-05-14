--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c89dd0bb374892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d001032d1514c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbc43cf79994e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae983d4911eb4c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601aecc7b5b34e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbc43cf79994e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb006f9e9a5eb4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae983d4911eb4c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>