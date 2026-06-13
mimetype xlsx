--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d001032d1514c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb2519f08034f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae983d4911eb4c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfc0afbd7ad4c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb006f9e9a5eb4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae983d4911eb4c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccc6c02a7e8436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfc0afbd7ad4c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,506 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>150,384</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>