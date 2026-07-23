--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb2519f08034f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d65ae4ccc04cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfc0afbd7ad4c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a98a47e5c54a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccc6c02a7e8436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfc0afbd7ad4c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071a62ee0a01416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a98a47e5c54a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,506 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>152,616</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>155,438</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>