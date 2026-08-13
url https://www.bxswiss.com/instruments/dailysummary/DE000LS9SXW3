--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d65ae4ccc04cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eea85ef29254fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a98a47e5c54a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d70b3f70aa34901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071a62ee0a01416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a98a47e5c54a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1050d2519df14832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d70b3f70aa34901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>