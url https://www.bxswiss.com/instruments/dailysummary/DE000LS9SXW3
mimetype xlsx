--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eea85ef29254fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79990c0555f845e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d70b3f70aa34901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2683041cf534f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1050d2519df14832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d70b3f70aa34901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c64b1c8b24e466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2683041cf534f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Dividende Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,321</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>159,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,297</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>