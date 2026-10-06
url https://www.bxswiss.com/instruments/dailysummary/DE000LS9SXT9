--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bde687ed384ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d47806ba4094aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7f33f723314ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987829bfd86b4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7084cbfdbb14ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7f33f723314ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ab8d02021d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987829bfd86b4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>114,955</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,767</x:t>
-[...242 lines deleted...]
-          <x:t>110,805</x:t>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>