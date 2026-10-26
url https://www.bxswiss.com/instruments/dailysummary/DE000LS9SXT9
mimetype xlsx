--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d47806ba4094aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb274ccd0ada64b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987829bfd86b4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df1634c6234af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ab8d02021d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987829bfd86b4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1639098fc8d44de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df1634c6234af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>