--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12785b42dc44ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d184ade1c6b45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866ca7cda4104b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ceec1dbd3e94ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244b9ce42e3f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866ca7cda4104b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc212f79751344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ceec1dbd3e94ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,947</x:t>
-[...549 lines deleted...]
-          <x:t>104,467</x:t>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>