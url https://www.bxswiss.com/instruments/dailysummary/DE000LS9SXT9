--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d184ade1c6b45bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00306accd7a40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ceec1dbd3e94ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164ab068c2a84782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc212f79751344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ceec1dbd3e94ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d75839a1dc14320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164ab068c2a84782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>