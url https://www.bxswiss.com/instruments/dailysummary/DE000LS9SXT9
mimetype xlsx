--- v6 (2026-05-02)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00306accd7a40dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b088b274acf4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164ab068c2a84782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a37f2f3a844e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d75839a1dc14320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164ab068c2a84782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3ac8dcd0e64714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a37f2f3a844e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>118,027</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>