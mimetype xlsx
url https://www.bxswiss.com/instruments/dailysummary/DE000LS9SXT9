--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b088b274acf4fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e07038200c49d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a37f2f3a844e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c08166f7c924f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3ac8dcd0e64714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a37f2f3a844e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be4e9ff7311467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c08166f7c924f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>119,987</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,828</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>121,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,705</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>