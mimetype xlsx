--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e07038200c49d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a14ea28175343b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c08166f7c924f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89738a44f154839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be4e9ff7311467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c08166f7c924f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90f7b9b3504f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89738a44f154839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>