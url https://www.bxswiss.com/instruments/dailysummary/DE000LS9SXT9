--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a14ea28175343b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bd39099d6142f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89738a44f154839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61749f1c853f4727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90f7b9b3504f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89738a44f154839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a2126e425d4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61749f1c853f4727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>