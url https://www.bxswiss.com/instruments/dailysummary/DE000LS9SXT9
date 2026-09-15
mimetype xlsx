--- v10 (2026-08-06)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bd39099d6142f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bde687ed384ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61749f1c853f4727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7f33f723314ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a2126e425d4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61749f1c853f4727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7084cbfdbb14ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7f33f723314ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GR Home Bias</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,307</x:t>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,646</x:t>
-[...539 lines deleted...]
-          <x:t>115,649</x:t>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>