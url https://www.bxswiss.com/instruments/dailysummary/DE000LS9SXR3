--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c90e2e2cf8d44c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b20e21727f474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67bd0aa93c8240da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50918a70835545f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1409fb8f63754a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67bd0aa93c8240da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5822b546bf7743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50918a70835545f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>