--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b20e21727f474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591205a96a47481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50918a70835545f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3e9953283b4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5822b546bf7743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50918a70835545f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e17a680fd7e4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3e9953283b4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>