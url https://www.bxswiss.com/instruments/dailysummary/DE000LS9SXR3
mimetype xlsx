--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf032a866d247ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cefccae50e4b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d54306b3884228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac1ae2ffba84c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60e1c28c1f74384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d54306b3884228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a47c413aba4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac1ae2ffba84c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>102,336</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>102,149</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,110</x:t>
-[...4 lines deleted...]
-          <x:t>102,297</x:t>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>