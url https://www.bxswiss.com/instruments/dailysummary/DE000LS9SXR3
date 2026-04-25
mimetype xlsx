--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cefccae50e4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146d19dff82b486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac1ae2ffba84c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009544ec8d7a43a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a47c413aba4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac1ae2ffba84c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a41af2d4a164803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009544ec8d7a43a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>