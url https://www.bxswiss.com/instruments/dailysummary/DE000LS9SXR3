--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146d19dff82b486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac126870200342b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009544ec8d7a43a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac650e3f91af43cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a41af2d4a164803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009544ec8d7a43a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e28d9f981ea4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac650e3f91af43cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>103,771</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,579</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>103,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,076</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>