--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac126870200342b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd235e0c70cc1477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac650e3f91af43cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb016d4bc6fce4851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e28d9f981ea4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac650e3f91af43cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24346d40726f4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb016d4bc6fce4851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>