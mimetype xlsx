--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd235e0c70cc1477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a246760bf5b4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb016d4bc6fce4851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb971145d76744aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24346d40726f4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb016d4bc6fce4851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e778fc33ea48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb971145d76744aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>