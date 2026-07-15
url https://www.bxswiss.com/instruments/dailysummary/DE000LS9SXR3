--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a246760bf5b4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fc28ddfd344c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb971145d76744aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477b60e88872414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e778fc33ea48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb971145d76744aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd659a6bec1394cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477b60e88872414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>