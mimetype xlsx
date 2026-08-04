--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fc28ddfd344c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2ecd9f3aa4c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477b60e88872414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676ae5739a814ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd659a6bec1394cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477b60e88872414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea286a7f776f40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676ae5739a814ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>