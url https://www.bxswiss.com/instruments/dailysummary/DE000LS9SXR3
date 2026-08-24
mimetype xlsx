--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2ecd9f3aa4c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab30ba96ae6846f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676ae5739a814ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95a88ee00464514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea286a7f776f40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676ae5739a814ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0894de346e24731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95a88ee00464514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>