--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab30ba96ae6846f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c90e2e2cf8d44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95a88ee00464514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67bd0aa93c8240da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0894de346e24731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95a88ee00464514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1409fb8f63754a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67bd0aa93c8240da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalued and Predictable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>