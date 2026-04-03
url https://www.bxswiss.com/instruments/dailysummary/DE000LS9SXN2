--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4220481d7dd4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0a5b386f8f49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb79db22bea442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8bc8ef7f7c4201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5565134bfb81441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb79db22bea442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ca68167aee4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8bc8ef7f7c4201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>