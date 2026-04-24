--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0a5b386f8f49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946c03bc938c442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8bc8ef7f7c4201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3debbc87165643ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ca68167aee4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8bc8ef7f7c4201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5d7347925b4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3debbc87165643ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>135,465</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,028</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>132,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,624</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>