--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946c03bc938c442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7b9e179ab94326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3debbc87165643ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ace0ae1cc14b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5d7347925b4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3debbc87165643ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cd0c3e4d594449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ace0ae1cc14b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>