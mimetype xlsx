--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7b9e179ab94326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725443ff1cf84ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ace0ae1cc14b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08105ea8a9904905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cd0c3e4d594449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ace0ae1cc14b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c55f70193542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08105ea8a9904905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>