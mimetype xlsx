--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725443ff1cf84ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0539722e8470435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08105ea8a9904905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ad792bff314f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c55f70193542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08105ea8a9904905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3df73304e884d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ad792bff314f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,126</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>