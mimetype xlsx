--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0539722e8470435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a335b413ac4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ad792bff314f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40db61fa66f425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3df73304e884d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ad792bff314f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef74cd25081445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40db61fa66f425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>