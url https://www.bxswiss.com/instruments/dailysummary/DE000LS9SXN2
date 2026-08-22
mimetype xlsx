--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a335b413ac4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221637a5f7c84cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40db61fa66f425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05dde45f6a64229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef74cd25081445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40db61fa66f425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92ce44a783b4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05dde45f6a64229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,338</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>