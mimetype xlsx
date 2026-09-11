--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221637a5f7c84cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f83ca7f7ca4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05dde45f6a64229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bee5404cd74624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92ce44a783b4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05dde45f6a64229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e77796e4df46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bee5404cd74624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>137,869</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>