--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f83ca7f7ca4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f71f09e77474417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bee5404cd74624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ef834d5bb94b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e77796e4df46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bee5404cd74624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba07737e879446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ef834d5bb94b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>