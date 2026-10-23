--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f71f09e77474417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fee475647042c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ef834d5bb94b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6972e07cd9641b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba07737e879446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ef834d5bb94b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f191e8d0454d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6972e07cd9641b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Momentum Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,222</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>140,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,283</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>