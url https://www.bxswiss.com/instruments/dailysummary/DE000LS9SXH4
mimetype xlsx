--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f03485e9b64034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14158ae1024458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f7a12ff47b496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9857d1eb71c74299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2890253d534bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f7a12ff47b496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf91382661642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9857d1eb71c74299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>