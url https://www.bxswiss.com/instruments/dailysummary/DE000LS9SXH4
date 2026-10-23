--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14158ae1024458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f82054290e74079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9857d1eb71c74299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c57bbd2ab14efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf91382661642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9857d1eb71c74299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d244e53dde4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c57bbd2ab14efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>