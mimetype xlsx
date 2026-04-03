--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbb18fcc4214e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298c86c5ccc44d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb872ee0e52454778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f3d97958a347cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e7ee8b68f24953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb872ee0e52454778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3110e3698154207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f3d97958a347cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>