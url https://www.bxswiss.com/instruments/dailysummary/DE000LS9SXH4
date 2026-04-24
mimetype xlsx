--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298c86c5ccc44d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa6e849f7fa42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f3d97958a347cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f6f9c1fad743bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3110e3698154207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f3d97958a347cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ba9d68fc90465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f6f9c1fad743bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>