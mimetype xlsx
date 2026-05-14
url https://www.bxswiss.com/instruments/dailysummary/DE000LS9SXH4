--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa6e849f7fa42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dafada1d0548ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f6f9c1fad743bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6825d854864f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ba9d68fc90465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f6f9c1fad743bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf208fd860314bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6825d854864f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>