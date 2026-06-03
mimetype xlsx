--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dafada1d0548ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563aff76bc364ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6825d854864f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf791b71436d943d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf208fd860314bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6825d854864f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05357d8b52174c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf791b71436d943d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>