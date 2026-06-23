--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563aff76bc364ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3710118b7504a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf791b71436d943d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab6daf45c06405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05357d8b52174c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf791b71436d943d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb703ce836364bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab6daf45c06405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>