--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3710118b7504a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d344edd587417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab6daf45c06405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra047f1de6bd34be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb703ce836364bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab6daf45c06405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862f3dbec20b4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra047f1de6bd34be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>