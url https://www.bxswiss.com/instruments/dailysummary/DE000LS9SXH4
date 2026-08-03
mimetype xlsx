--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d344edd587417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20a2f326d3749fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra047f1de6bd34be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f8936b1ccb4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862f3dbec20b4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra047f1de6bd34be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69f474da7fe447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f8936b1ccb4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>