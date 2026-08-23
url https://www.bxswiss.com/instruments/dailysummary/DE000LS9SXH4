--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20a2f326d3749fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dce549a972e47be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f8936b1ccb4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b50d30654ad4891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69f474da7fe447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f8936b1ccb4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ab2f9c0bc54539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b50d30654ad4891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>