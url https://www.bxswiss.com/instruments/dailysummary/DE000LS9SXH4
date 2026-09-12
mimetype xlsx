--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dce549a972e47be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f03485e9b64034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b50d30654ad4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f7a12ff47b496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ab2f9c0bc54539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b50d30654ad4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2890253d534bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f7a12ff47b496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstabil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>