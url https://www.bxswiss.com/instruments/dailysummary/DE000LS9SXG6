--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dda1298b384cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923b93898c3b4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2909e32210f4576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c658db94224444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9cb2cf92ee4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2909e32210f4576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c17e0d31484115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c658db94224444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,028</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>171,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,916</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>