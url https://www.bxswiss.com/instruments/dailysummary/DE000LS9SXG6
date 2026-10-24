--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923b93898c3b4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cd812350364650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c658db94224444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79baee28e3c64de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c17e0d31484115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c658db94224444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dafa3da72240fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79baee28e3c64de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,190</x:t>
-[...360 lines deleted...]
-          <x:t>177,476</x:t>
+          <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>