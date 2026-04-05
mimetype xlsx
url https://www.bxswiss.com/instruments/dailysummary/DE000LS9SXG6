--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1a9db351724418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb8d68fbcc04fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8f77b48f0f4a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd29b32db4d74a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e526bb268344f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8f77b48f0f4a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd366258e7054e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd29b32db4d74a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,399</x:t>
-[...247 lines deleted...]
-          <x:t>134,363</x:t>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>136,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>