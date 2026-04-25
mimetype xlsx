--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb8d68fbcc04fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c17af5cf4444fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd29b32db4d74a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce7ca9fd6e834f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd366258e7054e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd29b32db4d74a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c9986356774e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce7ca9fd6e834f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,662</x:t>
@@ -737,31 +259,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>