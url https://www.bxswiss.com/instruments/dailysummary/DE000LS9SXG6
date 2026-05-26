--- v8 (2026-04-25)
+++ v9 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c17af5cf4444fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61da4cc3ddf41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce7ca9fd6e834f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5176876c9dd453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c9986356774e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce7ca9fd6e834f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485c40190bb64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5176876c9dd453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...465 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>