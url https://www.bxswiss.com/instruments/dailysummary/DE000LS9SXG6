--- v9 (2026-05-26)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61da4cc3ddf41e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5df73599a4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5176876c9dd453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9360fbb55d5a4a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485c40190bb64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5176876c9dd453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6febc2ab53e460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9360fbb55d5a4a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>155,582</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>