--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5df73599a4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88789eb133034a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9360fbb55d5a4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030655a819bd4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6febc2ab53e460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9360fbb55d5a4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09a27cbe28b4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030655a819bd4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>