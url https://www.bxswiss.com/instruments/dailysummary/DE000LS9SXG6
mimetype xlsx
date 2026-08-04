--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88789eb133034a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc090037fb4734bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030655a819bd4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cf272e18794324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09a27cbe28b4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030655a819bd4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616e5d9a806b4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cf272e18794324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>