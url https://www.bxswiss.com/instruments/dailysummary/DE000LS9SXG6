--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc090037fb4734bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a75d5eb1674228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cf272e18794324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a25bdb703aa4a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616e5d9a806b4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cf272e18794324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca3eea6b1054010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a25bdb703aa4a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>