--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a75d5eb1674228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dda1298b384cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a25bdb703aa4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2909e32210f4576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca3eea6b1054010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a25bdb703aa4a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9cb2cf92ee4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2909e32210f4576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViDuLu-Branchenleader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>