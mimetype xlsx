--- v11 (2026-09-05)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46e95f0ac3c49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee7d6fc75874c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109b7f11987649d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d7474b3fbf4200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6e104c2c1f4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109b7f11987649d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd972cd5a7d644262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d7474b3fbf4200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>105,662</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,651</x:t>
-[...269 lines deleted...]
-          <x:t>104,682</x:t>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>