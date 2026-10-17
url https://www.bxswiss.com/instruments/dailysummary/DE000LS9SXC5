--- v12 (2026-09-26)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee7d6fc75874c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0314dfc4c494ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d7474b3fbf4200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325c722f356047f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd972cd5a7d644262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d7474b3fbf4200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd008db95fad14ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325c722f356047f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>104,604</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,682</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>105,616</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>