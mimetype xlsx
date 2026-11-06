--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0314dfc4c494ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534c71bb21b042e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325c722f356047f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd56abae53a541c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd008db95fad14ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325c722f356047f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944161ec6b9b48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd56abae53a541c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>