--- v2 (2026-02-22)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758cdf760bc4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1760037b8544cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498a2d896b844ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d0b6f1f21e4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18433000dedc445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498a2d896b844ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5bff2104c3459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d0b6f1f21e4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>93,967</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>