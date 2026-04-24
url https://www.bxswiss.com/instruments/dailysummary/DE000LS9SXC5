--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1760037b8544cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d402dd4c8c64569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d0b6f1f21e4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1216d411734fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5bff2104c3459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d0b6f1f21e4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d3d5b057d74092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1216d411734fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>91,542</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,066</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>91,144</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>