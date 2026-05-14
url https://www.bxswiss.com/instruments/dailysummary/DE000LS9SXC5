--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d402dd4c8c64569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cc30bf0f074807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1216d411734fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391eab2d35c846a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d3d5b057d74092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1216d411734fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2881d4152e4e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391eab2d35c846a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>