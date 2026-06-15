--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cc30bf0f074807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583dd87ae11e4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391eab2d35c846a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814568d59c614bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2881d4152e4e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391eab2d35c846a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaedfc3a41624338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814568d59c614bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,943</x:t>
-[...360 lines deleted...]
-          <x:t>91,966</x:t>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>