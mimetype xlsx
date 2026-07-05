--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583dd87ae11e4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b96145c7094281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814568d59c614bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af46ac0f46e4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaedfc3a41624338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814568d59c614bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0f3338e54b40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af46ac0f46e4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>