--- v7 (2026-07-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b96145c7094281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4cf6bd75a04929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af46ac0f46e4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04930c2673844548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0f3338e54b40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af46ac0f46e4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e9319f61d54d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04930c2673844548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>