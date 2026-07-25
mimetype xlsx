--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4cf6bd75a04929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93dc81067e724228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04930c2673844548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06595c2f4c094748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e9319f61d54d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04930c2673844548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2692fe4b2fba4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06595c2f4c094748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>