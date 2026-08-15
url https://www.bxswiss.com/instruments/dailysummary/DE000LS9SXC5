--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93dc81067e724228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ece5fb2184048dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06595c2f4c094748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546b1a17b4dc4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2692fe4b2fba4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06595c2f4c094748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e90c831a0947e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546b1a17b4dc4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,715</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>102,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>