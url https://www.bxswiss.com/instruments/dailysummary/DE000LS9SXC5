--- v10 (2026-08-15)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ece5fb2184048dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46e95f0ac3c49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546b1a17b4dc4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109b7f11987649d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e90c831a0947e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546b1a17b4dc4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6e104c2c1f4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109b7f11987649d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Winners Low Carbon Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>