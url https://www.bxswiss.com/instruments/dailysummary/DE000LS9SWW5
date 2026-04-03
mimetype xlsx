--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93961cef5103447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe004714922347d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4bd2a4b8fd49c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267add9c422c46a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3254ce8c1c4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4bd2a4b8fd49c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11176f1b5a9f4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267add9c422c46a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>