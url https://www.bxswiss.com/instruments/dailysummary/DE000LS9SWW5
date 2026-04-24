--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe004714922347d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc0bb8dfa144c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267add9c422c46a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa1cd68af9e4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11176f1b5a9f4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267add9c422c46a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a315d3b1c364958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa1cd68af9e4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>166,045</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,651</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>157,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,327</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>