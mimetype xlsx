--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc0bb8dfa144c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf109f5751f4023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa1cd68af9e4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8823dc3e585044c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a315d3b1c364958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa1cd68af9e4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa66b30d3af4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8823dc3e585044c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>