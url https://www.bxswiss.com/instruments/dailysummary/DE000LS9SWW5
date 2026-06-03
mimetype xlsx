--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf109f5751f4023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab590d68755c48fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8823dc3e585044c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a2563b415845a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa66b30d3af4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8823dc3e585044c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf71c84abdf416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a2563b415845a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>173,122</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>173,448</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>