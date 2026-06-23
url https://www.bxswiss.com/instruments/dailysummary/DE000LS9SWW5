--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab590d68755c48fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f612f5ea3b64715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a2563b415845a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafbd594364f4770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf71c84abdf416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a2563b415845a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133d30ac60ae4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafbd594364f4770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>