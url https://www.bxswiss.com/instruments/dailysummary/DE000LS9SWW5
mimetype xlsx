--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f612f5ea3b64715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de28fa5c85e48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafbd594364f4770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4026f4cfb564bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133d30ac60ae4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafbd594364f4770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b754b75864f4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4026f4cfb564bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>