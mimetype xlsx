--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de28fa5c85e48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130148b99c4848c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4026f4cfb564bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbda28d82d0147d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b754b75864f4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4026f4cfb564bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db0b0449eb24bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbda28d82d0147d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>