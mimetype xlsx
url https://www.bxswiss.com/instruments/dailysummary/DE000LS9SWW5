--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130148b99c4848c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac45a1d11cb94796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbda28d82d0147d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe6b753a859457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db0b0449eb24bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbda28d82d0147d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf02276dcc0e4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe6b753a859457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>