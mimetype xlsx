--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac45a1d11cb94796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720fbca176c34829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe6b753a859457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014dd28acc364d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf02276dcc0e4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe6b753a859457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f684c71ee141b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014dd28acc364d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>