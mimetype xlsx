--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720fbca176c34829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf56bdab98014d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014dd28acc364d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3e02d8924b47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f684c71ee141b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014dd28acc364d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ad23ae6d134939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3e02d8924b47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>