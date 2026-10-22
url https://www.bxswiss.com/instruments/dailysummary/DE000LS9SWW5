--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf56bdab98014d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be361f8ad9c4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3e02d8924b47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3317494b38d546e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ad23ae6d134939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3e02d8924b47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0a5aa399484b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3317494b38d546e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quant aka Systematic Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>