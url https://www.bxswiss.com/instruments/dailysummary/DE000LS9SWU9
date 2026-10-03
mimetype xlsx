--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec01b1116d2e4eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cb6b712e7845c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f67841997f4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4bfd2c10d94cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ea908350d74861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f67841997f4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd90ffc1a774f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4bfd2c10d94cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>