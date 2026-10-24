--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cb6b712e7845c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37a50a27dbf45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4bfd2c10d94cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d77dc4efc84a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd90ffc1a774f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4bfd2c10d94cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b83934fe474aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d77dc4efc84a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>