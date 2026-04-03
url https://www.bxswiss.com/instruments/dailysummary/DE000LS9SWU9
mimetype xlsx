--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56eb0499a964a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0a74558a944706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120d02bd3a164d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158782cab33b4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1863c06049441f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120d02bd3a164d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931086759b414a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158782cab33b4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>79,754</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>80,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>