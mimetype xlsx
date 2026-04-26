--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0a74558a944706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3a1765040a4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158782cab33b4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08292fec6a3f44e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931086759b414a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158782cab33b4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c73dc8223340e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08292fec6a3f44e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>