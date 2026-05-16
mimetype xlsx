--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3a1765040a4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92254c783d604152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08292fec6a3f44e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b11adca044e4c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c73dc8223340e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08292fec6a3f44e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcd237b8ff64a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b11adca044e4c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>