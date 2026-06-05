--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92254c783d604152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9282788c9afb46c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b11adca044e4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d03133bde04ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcd237b8ff64a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b11adca044e4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8669d3c98f1b4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d03133bde04ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>86,623</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>87,666</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,914</x:t>
-[...215 lines deleted...]
-          <x:t>87,633</x:t>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>