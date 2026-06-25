--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9282788c9afb46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb416a9d69b5c4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d03133bde04ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb76a844b604292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8669d3c98f1b4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d03133bde04ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc509c8200394153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb76a844b604292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>