--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb416a9d69b5c4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56992bd3b82e4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb76a844b604292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ecc091070f4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc509c8200394153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb76a844b604292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad90f98002e747c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ecc091070f4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>