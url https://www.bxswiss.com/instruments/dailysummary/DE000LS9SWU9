--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56992bd3b82e4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b0630f5b7e4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ecc091070f4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4651917318a4f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad90f98002e747c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ecc091070f4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8f1317660b41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4651917318a4f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>