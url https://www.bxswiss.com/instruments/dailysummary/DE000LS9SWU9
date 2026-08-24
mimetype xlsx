--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b0630f5b7e4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c9d1804aff4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4651917318a4f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5877439ad49f4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8f1317660b41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4651917318a4f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439b738d79ba44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5877439ad49f4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>