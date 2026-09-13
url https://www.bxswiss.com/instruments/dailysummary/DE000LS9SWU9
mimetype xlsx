--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c9d1804aff4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec01b1116d2e4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5877439ad49f4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f67841997f4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439b738d79ba44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5877439ad49f4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ea908350d74861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f67841997f4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Macht der Plattformen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>