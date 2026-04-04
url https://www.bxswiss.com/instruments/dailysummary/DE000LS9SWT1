--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7578d2462341d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dc25161d42475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccee4e043f9c4059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b916feb45d74133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb2dd79906e49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccee4e043f9c4059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124a25302649497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b916feb45d74133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>