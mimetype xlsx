--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dc25161d42475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fcbf8b6f389486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b916feb45d74133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb824321dec1c4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124a25302649497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b916feb45d74133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4438b2a972da43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb824321dec1c4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>