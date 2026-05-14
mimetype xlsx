--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fcbf8b6f389486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b59c1d46a7c4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb824321dec1c4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493968263eea4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4438b2a972da43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb824321dec1c4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0422dd440e6f4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493968263eea4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>