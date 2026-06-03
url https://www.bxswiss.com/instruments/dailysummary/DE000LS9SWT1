--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b59c1d46a7c4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cced40325a4c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493968263eea4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fbf70b979c4dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0422dd440e6f4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493968263eea4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc33d1a5cda4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fbf70b979c4dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>