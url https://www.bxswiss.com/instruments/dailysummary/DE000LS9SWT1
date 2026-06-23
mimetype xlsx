--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cced40325a4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551406bfe963443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fbf70b979c4dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fd408d1b3a446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc33d1a5cda4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fbf70b979c4dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf9f2453dcc449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fd408d1b3a446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,905</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,894</x:t>
-[...517 lines deleted...]
-          <x:t>106,416</x:t>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>