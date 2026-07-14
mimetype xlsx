--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551406bfe963443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36349825476e42b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fd408d1b3a446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc334638218164364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf9f2453dcc449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fd408d1b3a446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc5bd504a0c46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc334638218164364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>106,230</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>107,126</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,126</x:t>
-[...85 lines deleted...]
-          <x:t>105,223</x:t>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>