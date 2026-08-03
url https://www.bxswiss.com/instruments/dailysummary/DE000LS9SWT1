--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36349825476e42b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849872173231415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc334638218164364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758aca6162b148e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc5bd504a0c46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc334638218164364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc807d97b1ba94951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758aca6162b148e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>107,126</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,126</x:t>
-[...107 lines deleted...]
-          <x:t>105,489</x:t>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>106,519</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>