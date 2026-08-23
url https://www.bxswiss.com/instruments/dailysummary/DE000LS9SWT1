--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849872173231415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0099fc92ab740c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758aca6162b148e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d47cbee2a14c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc807d97b1ba94951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758aca6162b148e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4a4a1252594f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d47cbee2a14c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>