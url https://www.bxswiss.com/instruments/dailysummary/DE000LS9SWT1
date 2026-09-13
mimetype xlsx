--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0099fc92ab740c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad4367c57e14443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d47cbee2a14c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2087239d053465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4a4a1252594f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d47cbee2a14c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a70759c0554de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2087239d053465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>109,441</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>109,533</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>