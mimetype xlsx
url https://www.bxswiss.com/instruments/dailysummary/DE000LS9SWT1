--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad4367c57e14443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57992d11dc74645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2087239d053465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2839db453492471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a70759c0554de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2087239d053465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93dfe263054a4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2839db453492471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>108,859</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,673</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>109,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,334</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>