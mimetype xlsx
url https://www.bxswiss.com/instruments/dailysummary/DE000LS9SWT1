--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57992d11dc74645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e2260314464df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2839db453492471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be79b8ac27d41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93dfe263054a4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2839db453492471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc499e88b81404f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be79b8ac27d41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro am Sonntag Moat Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>