--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79de495a7894d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2367ef2116848c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450b6ef3fc0248dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a9e3aa041a4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c49cfc794624ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450b6ef3fc0248dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0edbd772364472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a9e3aa041a4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...198 lines deleted...]
-          <x:t>64,887</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,717</x:t>
-[...431 lines deleted...]
-          <x:t>59,717</x:t>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>