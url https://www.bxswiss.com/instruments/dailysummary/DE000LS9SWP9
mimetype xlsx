--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2367ef2116848c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8332aef1e064b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a9e3aa041a4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cd4ca254a74af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0edbd772364472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a9e3aa041a4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d136a8e90a492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cd4ca254a74af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>