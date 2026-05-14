--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8332aef1e064b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd19e59ae8d4c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cd4ca254a74af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce75e00414e4e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d136a8e90a492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cd4ca254a74af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf459593763204a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce75e00414e4e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>