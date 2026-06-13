--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd19e59ae8d4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24eef42505e14ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce75e00414e4e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc725cfe4f84c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf459593763204a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce75e00414e4e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff6040fa8634656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc725cfe4f84c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>