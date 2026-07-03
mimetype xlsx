--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24eef42505e14ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb2ea8317b8461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc725cfe4f84c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf9cd641654c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff6040fa8634656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc725cfe4f84c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13545f326d34b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf9cd641654c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>