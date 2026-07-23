--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb2ea8317b8461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2989feda5ee143b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf9cd641654c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea41e7b25cb415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13545f326d34b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf9cd641654c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd581620aefe944b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea41e7b25cb415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>67,076</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>68,444</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>