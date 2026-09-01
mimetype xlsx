--- v9 (2026-07-23)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2989feda5ee143b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7d3d792564c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea41e7b25cb415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a76c6b685fb4db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd581620aefe944b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea41e7b25cb415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9be6c0eddf2403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a76c6b685fb4db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>68,122</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>