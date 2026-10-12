--- v10 (2026-09-01)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7d3d792564c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b7a101b8ad4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a76c6b685fb4db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845a0d0645254a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9be6c0eddf2403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a76c6b685fb4db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cf332098744a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845a0d0645254a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,265</x:t>
-[...495 lines deleted...]
-          <x:t>72,309</x:t>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>