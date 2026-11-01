--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b7a101b8ad4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5698552f153b4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845a0d0645254a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be1a3a38af84bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cf332098744a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845a0d0645254a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b681b12c6c4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be1a3a38af84bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die TV Streaming Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>73,750</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>72,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...154 lines deleted...]
-          <x:t>73,362</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>