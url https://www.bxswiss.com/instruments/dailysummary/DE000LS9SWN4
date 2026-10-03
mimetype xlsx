--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641e97fa8b194521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb137f5a3b2b4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9c5fbe81b84004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d55a6c381c466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9472ded5e6184619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9c5fbe81b84004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33874400ea146c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d55a6c381c466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>