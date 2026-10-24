--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb137f5a3b2b4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd7c061342049a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d55a6c381c466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76c191ff0de4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33874400ea146c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d55a6c381c466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ef29d3744f4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76c191ff0de4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,051</x:t>
-[...306 lines deleted...]
-          <x:t>137,314</x:t>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>