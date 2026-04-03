--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92418c3226f145cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ceedc6136e24220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ffe736160d4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a13ba4910614be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9d80ec03624592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ffe736160d4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cd8568d7844efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a13ba4910614be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>