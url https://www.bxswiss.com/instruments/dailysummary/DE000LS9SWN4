--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ceedc6136e24220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd82a792a6441c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a13ba4910614be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347367aebbda4456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cd8568d7844efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a13ba4910614be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8497f798eeb341cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347367aebbda4456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>