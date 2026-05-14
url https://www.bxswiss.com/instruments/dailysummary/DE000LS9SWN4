--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd82a792a6441c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9882eb7b1394620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347367aebbda4456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2c0b36aef04515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8497f798eeb341cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347367aebbda4456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d077e57643e419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2c0b36aef04515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>