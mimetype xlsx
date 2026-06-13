--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9882eb7b1394620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1499d003fdf9444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2c0b36aef04515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9de0db37db04c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d077e57643e419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2c0b36aef04515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0957597e38fc4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9de0db37db04c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>