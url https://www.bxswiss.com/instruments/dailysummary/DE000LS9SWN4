--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1499d003fdf9444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55532b15842d432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9de0db37db04c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad696db77d44736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0957597e38fc4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9de0db37db04c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca69820ceb454df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad696db77d44736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>144,231</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>