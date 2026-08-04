--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55532b15842d432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cfd49c23fe4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad696db77d44736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e140824b0e4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca69820ceb454df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad696db77d44736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fca7dbc1bc949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e140824b0e4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>