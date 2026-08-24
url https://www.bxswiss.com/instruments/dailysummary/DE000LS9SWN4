--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cfd49c23fe4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082da1f591314f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e140824b0e4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfd966a822a4884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fca7dbc1bc949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e140824b0e4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424f88a1ebb140f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfd966a822a4884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>