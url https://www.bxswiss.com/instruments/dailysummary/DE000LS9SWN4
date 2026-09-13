--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082da1f591314f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641e97fa8b194521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfd966a822a4884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9c5fbe81b84004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424f88a1ebb140f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfd966a822a4884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9472ded5e6184619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9c5fbe81b84004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf den Kaiman-Inseln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>