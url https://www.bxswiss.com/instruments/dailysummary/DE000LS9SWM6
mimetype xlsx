--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ecd5c48d9a4494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778b82a36f26496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129c1235f9ae42e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9328cdf2ac04996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ab8135811e4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129c1235f9ae42e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce6e3a35e304c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9328cdf2ac04996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>