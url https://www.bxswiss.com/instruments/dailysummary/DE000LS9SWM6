--- v15 (2026-09-20)
+++ v16 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778b82a36f26496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fea43cef3244d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9328cdf2ac04996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3461cbf458a4da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce6e3a35e304c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9328cdf2ac04996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948931b86e7e449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3461cbf458a4da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>94,331</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,268</x:t>
-[...377 lines deleted...]
-          <x:t>93,131</x:t>
+          <x:t>93,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>