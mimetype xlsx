--- v16 (2026-10-10)
+++ v17 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fea43cef3244d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4762e69cde47a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3461cbf458a4da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3ed85af6bb45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948931b86e7e449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3461cbf458a4da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b4dde90c384059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3ed85af6bb45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>