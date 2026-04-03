--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12644ce98434c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc951ec0809bb40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16b51e0e9bc4a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df2b7b7aefa4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2819aa147643a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16b51e0e9bc4a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0516144015a4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df2b7b7aefa4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>88,584</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,486</x:t>
-[...114 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,048</x:t>
-[...279 lines deleted...]
-          <x:t>87,442</x:t>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>