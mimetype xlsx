--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc951ec0809bb40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9216d5b7aeb407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df2b7b7aefa4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re046463d2a384204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0516144015a4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df2b7b7aefa4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf84255074f04e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re046463d2a384204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>88,029</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,951</x:t>
-[...458 lines deleted...]
-          <x:t>86,348</x:t>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>