--- v8 (2026-04-26)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9216d5b7aeb407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70f18d7a8b34a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re046463d2a384204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aa22b634274ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf84255074f04e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re046463d2a384204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a272cb271b4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aa22b634274ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>90,043</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,469</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>89,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,334</x:t>
         </x:is>
       </x:c>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>