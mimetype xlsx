--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70f18d7a8b34a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00919ddf3c3d40ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aa22b634274ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radff6e1d31a145b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a272cb271b4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aa22b634274ca1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c47ebfca0654f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radff6e1d31a145b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>89,744</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,537</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>