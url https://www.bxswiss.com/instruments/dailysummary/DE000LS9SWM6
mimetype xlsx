--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00919ddf3c3d40ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b7f8b165534ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radff6e1d31a145b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f118a5ca874b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c47ebfca0654f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radff6e1d31a145b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8950c7a97f954ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f118a5ca874b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>