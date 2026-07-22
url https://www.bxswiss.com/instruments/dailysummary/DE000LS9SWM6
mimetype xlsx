--- v11 (2026-06-30)
+++ v12 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b7f8b165534ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6571de046e854544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f118a5ca874b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd8c9fd2a564824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8950c7a97f954ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f118a5ca874b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3cca5bea5a43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd8c9fd2a564824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>