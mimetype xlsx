--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6571de046e854544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837ea14360a4dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd8c9fd2a564824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3b7a3b86cf40e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3cca5bea5a43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd8c9fd2a564824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93122740c93547eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3b7a3b86cf40e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>