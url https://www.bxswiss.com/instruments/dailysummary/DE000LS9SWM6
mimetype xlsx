--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837ea14360a4dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ecd5c48d9a4494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3b7a3b86cf40e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129c1235f9ae42e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93122740c93547eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3b7a3b86cf40e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ab8135811e4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129c1235f9ae42e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation and Next Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>