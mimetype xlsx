--- v15 (2026-08-23)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb7eda147ef4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75fb8b782c904498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02291f0d8eaf4a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb055d814ca1441e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913f0261255c468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02291f0d8eaf4a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7fa2a4674c4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb055d814ca1441e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>102,684</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,424</x:t>
-[...43 lines deleted...]
-          <x:t>102,685</x:t>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,629</x:t>
-[...92 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,192</x:t>
-[...117 lines deleted...]
-          <x:t>102,702</x:t>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>