--- v16 (2026-09-12)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75fb8b782c904498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc56dd8c554442e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb055d814ca1441e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c56c9cb173c4de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7fa2a4674c4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb055d814ca1441e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc70ef992f64b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c56c9cb173c4de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,192</x:t>
-[...372 lines deleted...]
-          <x:t>103,127</x:t>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,052</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>103,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>