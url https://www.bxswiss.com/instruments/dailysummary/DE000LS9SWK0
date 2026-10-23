--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc56dd8c554442e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f0481fa93149b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c56c9cb173c4de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583dc33f9a0d4880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc70ef992f64b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c56c9cb173c4de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205e9b90a02a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583dc33f9a0d4880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>