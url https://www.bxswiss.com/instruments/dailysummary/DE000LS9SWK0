--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4059f22d53a4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68fd301dda64297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab77b9b86f014a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547222e123a24e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88190e8d4a24544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab77b9b86f014a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292a087a33d14380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547222e123a24e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,742</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,576</x:t>
-[...21 lines deleted...]
-          <x:t>100,559</x:t>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>100,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,524</x:t>
-[...463 lines deleted...]
-          <x:t>99,555</x:t>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>