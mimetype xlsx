--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68fd301dda64297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2368ddf06cac467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547222e123a24e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82b6c953fee43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292a087a33d14380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547222e123a24e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80cbe5f1802140b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82b6c953fee43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>