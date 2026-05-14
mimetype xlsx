--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2368ddf06cac467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087c3b1f0cd2456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82b6c953fee43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18898809da914a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80cbe5f1802140b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82b6c953fee43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6584f4dd7234a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18898809da914a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,806</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,874</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>101,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>101,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>