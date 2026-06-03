--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087c3b1f0cd2456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b437b904474de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18898809da914a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9c1b91305e4df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6584f4dd7234a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18898809da914a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a605e75ae384bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9c1b91305e4df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,118</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,992</x:t>
-[...183 lines deleted...]
-          <x:t>100,807</x:t>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,773</x:t>
-[...117 lines deleted...]
-          <x:t>100,836</x:t>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>