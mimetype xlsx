--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b437b904474de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319ec11390c54959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9c1b91305e4df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1a0975a2ee449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a605e75ae384bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9c1b91305e4df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a826949599e423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1a0975a2ee449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,773</x:t>
-[...340 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,692</x:t>
-[...97 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>100,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,748</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>