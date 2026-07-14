--- v12 (2026-06-23)
+++ v13 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319ec11390c54959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9fd7cbf67a4e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1a0975a2ee449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27be81bb85a94adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a826949599e423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1a0975a2ee449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31dc0fbab9014d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27be81bb85a94adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,495</x:t>
-[...70 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,268</x:t>
-[...107 lines deleted...]
-          <x:t>101,834</x:t>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,798</x:t>
-[...26 lines deleted...]
-          <x:t>101,636</x:t>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>