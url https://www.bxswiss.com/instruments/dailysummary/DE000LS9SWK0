--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9fd7cbf67a4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9864461c5814fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27be81bb85a94adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea92751510f4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31dc0fbab9014d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27be81bb85a94adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4f8abb95d14571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea92751510f4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,268</x:t>
-[...85 lines deleted...]
-          <x:t>101,097</x:t>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>101,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,168</x:t>
-[...382 lines deleted...]
-          <x:t>101,725</x:t>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>