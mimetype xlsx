--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9864461c5814fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb7eda147ef4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea92751510f4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02291f0d8eaf4a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4f8abb95d14571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea92751510f4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913f0261255c468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02291f0d8eaf4a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Responsibility Shares </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>