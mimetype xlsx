--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99760ff48204fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef634e4e5524a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01ad71ec1ea441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ac5be90188417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca929e1734be492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01ad71ec1ea441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e91a75aa6004f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ac5be90188417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>141,527</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,202</x:t>
-[...31 lines deleted...]
-          <x:t>137,365</x:t>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>141,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>