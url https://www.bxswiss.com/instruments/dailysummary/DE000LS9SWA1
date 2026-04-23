--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef634e4e5524a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215ff62d60e54b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ac5be90188417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd695e1c61d604db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e91a75aa6004f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ac5be90188417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f20d2d3d6d14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd695e1c61d604db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,202</x:t>
-[...31 lines deleted...]
-          <x:t>137,365</x:t>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,457</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>