--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215ff62d60e54b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2242a2a5b68049a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd695e1c61d604db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2aef4e8422043a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f20d2d3d6d14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd695e1c61d604db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762fdc1c17414282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2aef4e8422043a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>