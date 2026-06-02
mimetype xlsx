--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2242a2a5b68049a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa390dd1fcb241fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2aef4e8422043a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cede83310e94a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762fdc1c17414282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2aef4e8422043a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6b0246bfd94c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cede83310e94a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>