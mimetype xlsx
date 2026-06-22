--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa390dd1fcb241fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d1c28028c142e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cede83310e94a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c48000b6b24ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6b0246bfd94c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cede83310e94a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bfedcf09d04fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c48000b6b24ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>