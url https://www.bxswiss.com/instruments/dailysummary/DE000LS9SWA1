--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d1c28028c142e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0fa6aaf8a4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c48000b6b24ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3f4ba7f3ef4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bfedcf09d04fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c48000b6b24ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e9696c0eaf470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3f4ba7f3ef4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>169,274</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>