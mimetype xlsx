--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0fa6aaf8a4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c0d40387ef4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3f4ba7f3ef4725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0491bf78d94456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e9696c0eaf470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3f4ba7f3ef4725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re643270e22044c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0491bf78d94456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,694</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>