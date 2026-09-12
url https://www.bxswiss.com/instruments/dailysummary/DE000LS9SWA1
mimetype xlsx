--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c0d40387ef4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0876bc990f145de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0491bf78d94456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97347c7a0f4455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re643270e22044c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0491bf78d94456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93a0ff1589346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97347c7a0f4455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,993</x:t>
@@ -771,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>