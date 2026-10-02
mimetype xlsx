--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0876bc990f145de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6922ecfb656f4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97347c7a0f4455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e61a4ff9f846e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93a0ff1589346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97347c7a0f4455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12555bd2dcb43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e61a4ff9f846e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>