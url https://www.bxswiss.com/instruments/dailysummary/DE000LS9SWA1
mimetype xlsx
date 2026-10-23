--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6922ecfb656f4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed4c45d20374505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e61a4ff9f846e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bc47bffd5640e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12555bd2dcb43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e61a4ff9f846e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245ce2f12c944de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bc47bffd5640e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Netzwerk Tech amazing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SWA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>