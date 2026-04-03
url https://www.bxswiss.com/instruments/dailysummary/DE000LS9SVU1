--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28bcd8f31ba43bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad4b68de49a4e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f7442b569c4b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d128d1399c4785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055d313bf36a4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f7442b569c4b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78615bbbd90a4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d128d1399c4785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>