--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad4b68de49a4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf3fc3dd4f148dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d128d1399c4785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974ff17acbcd4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78615bbbd90a4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d128d1399c4785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c1b9fd5cf34d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974ff17acbcd4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>