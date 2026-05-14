--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf3fc3dd4f148dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5ed804bec1441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R974ff17acbcd4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2850cb23a37841fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c1b9fd5cf34d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R974ff17acbcd4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc3495ecfdb4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2850cb23a37841fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>