--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5ed804bec1441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24d24a3270843d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2850cb23a37841fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96878882017456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc3495ecfdb4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2850cb23a37841fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288c994067e64f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96878882017456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>