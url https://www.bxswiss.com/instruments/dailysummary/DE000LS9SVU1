--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24d24a3270843d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dfc34a768f4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96878882017456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecc45b2cb0c437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288c994067e64f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96878882017456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af90e428acc4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecc45b2cb0c437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>105,527</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,449</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>