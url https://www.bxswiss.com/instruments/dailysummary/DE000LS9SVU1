--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dfc34a768f4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8519812ed4da4081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecc45b2cb0c437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01a95ee9f7245e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af90e428acc4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecc45b2cb0c437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1118b1f68354c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01a95ee9f7245e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>