--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8519812ed4da4081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd123796ecf4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01a95ee9f7245e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e4537b99ae4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1118b1f68354c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01a95ee9f7245e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6784a328bb4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e4537b99ae4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>