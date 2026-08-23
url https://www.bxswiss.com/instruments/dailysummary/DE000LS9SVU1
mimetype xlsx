--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd123796ecf4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fe71ef1d3b4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e4537b99ae4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58334f6ec84d4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6784a328bb4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e4537b99ae4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1b617bc84d4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58334f6ec84d4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>