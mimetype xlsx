--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fe71ef1d3b4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7ef171dbf445a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58334f6ec84d4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8193123cf5644c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1b617bc84d4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58334f6ec84d4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247505c02b1843c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8193123cf5644c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,693</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>104,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,944</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>