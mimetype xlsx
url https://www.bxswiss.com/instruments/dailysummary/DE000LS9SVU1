--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7ef171dbf445a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4673f7af0b54ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8193123cf5644c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ef60d42a874fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247505c02b1843c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8193123cf5644c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00798e792ee04682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ef60d42a874fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>103,847</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>106,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>