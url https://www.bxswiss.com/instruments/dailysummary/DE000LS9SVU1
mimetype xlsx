--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4673f7af0b54ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2d022aba314b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ef60d42a874fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2ac133a8134aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00798e792ee04682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ef60d42a874fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa116f6627a542c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2ac133a8134aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESG Nachhaltigkeit und Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>