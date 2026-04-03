--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09496885173476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511ec78eb2dc4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d201465d484db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbccdb490a44534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827677a6b102446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d201465d484db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481fee570dc94fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbccdb490a44534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>