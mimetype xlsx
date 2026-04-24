--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511ec78eb2dc4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8153d1e3f1d4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbccdb490a44534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ab33c864c84de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481fee570dc94fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbccdb490a44534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1580eca85c74efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ab33c864c84de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>156,093</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,269</x:t>
-[...92 lines deleted...]
-          <x:t>151,924</x:t>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,684</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>149,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>