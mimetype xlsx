--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8153d1e3f1d4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38bf8685f8e4cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ab33c864c84de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f18305576040a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1580eca85c74efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ab33c864c84de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0dd57a0ef34461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f18305576040a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>