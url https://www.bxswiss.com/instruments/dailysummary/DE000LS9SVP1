--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38bf8685f8e4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b05e7aa2364ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f18305576040a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5033073c3c47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0dd57a0ef34461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f18305576040a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3539187f2c4e4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5033073c3c47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>152,243</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,847</x:t>
-[...330 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>148,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>