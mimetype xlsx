--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b05e7aa2364ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ff74ce346944d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5033073c3c47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8386a130c2488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3539187f2c4e4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5033073c3c47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653bda8578964b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8386a130c2488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>