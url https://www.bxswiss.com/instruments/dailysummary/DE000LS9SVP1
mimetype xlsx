--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ff74ce346944d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901726d38eed493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8386a130c2488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66321e5a8e34d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653bda8578964b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8386a130c2488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29240ba077f4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66321e5a8e34d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>155,094</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,007</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>153,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,664</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>