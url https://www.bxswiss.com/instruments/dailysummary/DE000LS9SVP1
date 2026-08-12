--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901726d38eed493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00899ce35304c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66321e5a8e34d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef37ef5f33c4f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29240ba077f4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66321e5a8e34d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc61422538ff4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef37ef5f33c4f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>