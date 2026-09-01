--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00899ce35304c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458050bd495847e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef37ef5f33c4f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84155b9e2e3b4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc61422538ff4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef37ef5f33c4f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a5c714bfc340b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84155b9e2e3b4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>