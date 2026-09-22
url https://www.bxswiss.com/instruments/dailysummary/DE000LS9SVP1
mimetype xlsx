--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458050bd495847e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe84969b3c0c4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84155b9e2e3b4ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f64eb8d35f24261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a5c714bfc340b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84155b9e2e3b4ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5c7e4d53d444b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f64eb8d35f24261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>