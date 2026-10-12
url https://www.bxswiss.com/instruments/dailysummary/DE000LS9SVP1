--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe84969b3c0c4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e82d0bd96e4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f64eb8d35f24261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b8e5d9a0e04b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5c7e4d53d444b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f64eb8d35f24261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36defa308f664021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b8e5d9a0e04b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,512 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>