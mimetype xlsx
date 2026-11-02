--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e82d0bd96e4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c26536542ea46f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b8e5d9a0e04b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c967092982142c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36defa308f664021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b8e5d9a0e04b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447fe85f649248d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c967092982142c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRESSI Top 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>