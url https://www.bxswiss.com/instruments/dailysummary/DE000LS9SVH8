--- v14 (2026-09-12)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0d927ad7d24e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49cdd3406774d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90812a8aae34476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64035ca6c854094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af566e3638f4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90812a8aae34476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3557bf1554414143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64035ca6c854094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>79,317</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,688</x:t>
-[...382 lines deleted...]
-          <x:t>78,618</x:t>
+          <x:t>79,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>