--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b7093639a94d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e08879ae9db48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64eea1593f59411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e4e1d4889a48b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec486a8be7745d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64eea1593f59411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4fbf41efad437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e4e1d4889a48b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,300</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>