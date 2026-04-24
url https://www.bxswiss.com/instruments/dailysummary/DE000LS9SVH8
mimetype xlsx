--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e08879ae9db48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61dbc133a4f34bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e4e1d4889a48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804448b8f7e14980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4fbf41efad437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e4e1d4889a48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fcc3f6168c5488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804448b8f7e14980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>