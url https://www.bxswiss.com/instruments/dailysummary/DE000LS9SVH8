--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61dbc133a4f34bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda342a657dfa4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804448b8f7e14980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84165abd1fa241bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fcc3f6168c5488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804448b8f7e14980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084003b82b13444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84165abd1fa241bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>