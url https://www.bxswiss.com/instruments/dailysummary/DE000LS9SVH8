--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda342a657dfa4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e46e0eee6ed4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84165abd1fa241bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc9c71951f145b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084003b82b13444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84165abd1fa241bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c182b410b7f435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc9c71951f145b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,642</x:t>
-[...252 lines deleted...]
-          <x:t>80,854</x:t>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>