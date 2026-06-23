--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e46e0eee6ed4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45b5be11da54ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc9c71951f145b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a49933f60fa4e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c182b410b7f435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc9c71951f145b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edf48e9d1cb4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a49933f60fa4e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>