--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45b5be11da54ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199582204e9c4dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a49933f60fa4e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544c98cd8ac64e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edf48e9d1cb4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a49933f60fa4e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7322159a174fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544c98cd8ac64e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>83,488</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,197</x:t>
-[...539 lines deleted...]
-          <x:t>87,031</x:t>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>