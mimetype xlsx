--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199582204e9c4dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41337cfade844bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544c98cd8ac64e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7a9619cb314b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7322159a174fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544c98cd8ac64e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad5b842bc2b45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7a9619cb314b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>