--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41337cfade844bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d027f2d05143d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7a9619cb314b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81688ccbc7e54075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad5b842bc2b45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7a9619cb314b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90351805e734934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81688ccbc7e54075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>