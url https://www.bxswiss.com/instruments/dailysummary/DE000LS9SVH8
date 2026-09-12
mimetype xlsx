--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d027f2d05143d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0d927ad7d24e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81688ccbc7e54075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90812a8aae34476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90351805e734934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81688ccbc7e54075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af566e3638f4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90812a8aae34476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimized-Trendfollowing-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>81,671</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,902</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>80,213</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,213</x:t>
-[...328 lines deleted...]
-          <x:t>79,705</x:t>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>