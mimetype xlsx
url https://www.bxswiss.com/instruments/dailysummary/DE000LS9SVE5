--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbd74ffa46545ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01c5e644ff44736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3a2bb3686c4e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3ac228c5b4667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9452c744d614369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3a2bb3686c4e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fdf22e9f6f4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3ac228c5b4667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>