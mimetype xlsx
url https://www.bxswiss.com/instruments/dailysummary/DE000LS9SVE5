--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01c5e644ff44736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbc4968b7c34f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3ac228c5b4667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4b683f099c4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fdf22e9f6f4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3ac228c5b4667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13feb416f4654e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4b683f099c4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>89,666</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>29.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,687</x:t>
-[...90 lines deleted...]
-          <x:t>89,216</x:t>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>