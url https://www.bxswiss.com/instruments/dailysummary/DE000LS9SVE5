--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711a3574e87a4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de55ee8ab164be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a2afd68cba48b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850bc7b942f641cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdfac67b7c54463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a2afd68cba48b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f6ca9c001548b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850bc7b942f641cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>86,534</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,046</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>85,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,651</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>