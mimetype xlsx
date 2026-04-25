--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de55ee8ab164be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf823bba47c3642ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850bc7b942f641cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688d855cd1ff4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f6ca9c001548b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850bc7b942f641cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra089ac60c5434979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688d855cd1ff4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>