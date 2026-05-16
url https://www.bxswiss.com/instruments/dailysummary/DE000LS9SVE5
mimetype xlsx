--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf823bba47c3642ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7985119cd31c4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688d855cd1ff4de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061c43db10c849b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra089ac60c5434979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688d855cd1ff4de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re598a1c9cf894cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061c43db10c849b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>83,094</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,456</x:t>
-[...301 lines deleted...]
-          <x:t>85,614</x:t>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>