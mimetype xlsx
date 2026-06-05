--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7985119cd31c4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac14075f4aaf4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061c43db10c849b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb956fd7dc4094223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re598a1c9cf894cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061c43db10c849b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c33eb4424c74010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb956fd7dc4094223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,984</x:t>
-[...367 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,587</x:t>
-[...171 lines deleted...]
-          <x:t>82,451</x:t>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>