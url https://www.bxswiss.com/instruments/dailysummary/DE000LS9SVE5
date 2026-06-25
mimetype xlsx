--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac14075f4aaf4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc44745268e40b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb956fd7dc4094223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6dbeb2152bc485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c33eb4424c74010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb956fd7dc4094223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0a058949324a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6dbeb2152bc485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,587</x:t>
-[...237 lines deleted...]
-          <x:t>83,223</x:t>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,752</x:t>
-[...274 lines deleted...]
-          <x:t>85,209</x:t>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>