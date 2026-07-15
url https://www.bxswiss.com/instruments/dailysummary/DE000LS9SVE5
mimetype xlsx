--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc44745268e40b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb11690a5e4485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6dbeb2152bc485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc9767b5a5d4147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0a058949324a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6dbeb2152bc485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a2cf1b7e784de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc9767b5a5d4147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,032</x:t>
-[...166 lines deleted...]
-          <x:t>85,208</x:t>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>84,586</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>