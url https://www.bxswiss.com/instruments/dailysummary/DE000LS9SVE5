--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb11690a5e4485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42a59054a384484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc9767b5a5d4147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46938024100a436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a2cf1b7e784de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc9767b5a5d4147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5305b3577a84c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46938024100a436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>85,971</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>