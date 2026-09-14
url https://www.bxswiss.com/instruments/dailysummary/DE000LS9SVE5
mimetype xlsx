--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42a59054a384484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbd74ffa46545ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46938024100a436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3a2bb3686c4e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5305b3577a84c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46938024100a436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9452c744d614369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3a2bb3686c4e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>88,906</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,853</x:t>
-[...323 lines deleted...]
-          <x:t>87,764</x:t>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>