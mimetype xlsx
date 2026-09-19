--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aef396169c24b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1649c203ed5e4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7902a32b07d34fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372590b5e44f40ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f26e6306bb45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7902a32b07d34fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114f50dead404901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372590b5e44f40ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>