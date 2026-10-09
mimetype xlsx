--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1649c203ed5e4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2eacc60ab7470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372590b5e44f40ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc52bdbb7a640ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114f50dead404901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372590b5e44f40ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3f97de03e447d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc52bdbb7a640ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>