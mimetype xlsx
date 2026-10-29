--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2eacc60ab7470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda28fe221524677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc52bdbb7a640ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7655b66b942d48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3f97de03e447d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc52bdbb7a640ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra523b6e87bcd456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7655b66b942d48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>