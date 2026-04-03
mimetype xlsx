--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4547b531e93f439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd941d145a49c4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7e70ab757e489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf166df76c97e42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb603bb6eb4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7e70ab757e489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83038fbd70243db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf166df76c97e42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>