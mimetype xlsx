--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd941d145a49c4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad19522c85f14a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf166df76c97e42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c318078a8544997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83038fbd70243db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf166df76c97e42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3a1c1fe19e4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c318078a8544997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>