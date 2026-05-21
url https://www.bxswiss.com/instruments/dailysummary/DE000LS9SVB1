--- v7 (2026-04-24)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad19522c85f14a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62922933105242ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c318078a8544997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a807406805e4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3a1c1fe19e4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c318078a8544997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc7fe04a1c44b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a807406805e4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>