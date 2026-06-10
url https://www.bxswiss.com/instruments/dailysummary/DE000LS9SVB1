--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62922933105242ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b497e7eb304e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a807406805e4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree963e1f309945db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc7fe04a1c44b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a807406805e4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87da48b56fd74009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree963e1f309945db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>