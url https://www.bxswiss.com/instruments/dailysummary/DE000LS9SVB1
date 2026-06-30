--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b497e7eb304e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cff88c1765483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree963e1f309945db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84def18c99ef438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87da48b56fd74009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree963e1f309945db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493a3c36435541e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84def18c99ef438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>181,901</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,275</x:t>
-[...65 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>179,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,358</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>179,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>