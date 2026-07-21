--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cff88c1765483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb909f0c5427d4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84def18c99ef438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad7ce8d875641cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493a3c36435541e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84def18c99ef438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9454375eb6b4425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad7ce8d875641cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>