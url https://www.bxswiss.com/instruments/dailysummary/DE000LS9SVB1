--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb909f0c5427d4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aef396169c24b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad7ce8d875641cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7902a32b07d34fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9454375eb6b4425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad7ce8d875641cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f26e6306bb45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7902a32b07d34fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Qualitaetsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>187,139</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>