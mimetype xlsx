--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a77a79c110b48e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02aa79d4a73c431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6e592ff62e4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86d94d7a63246ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bf98f47db244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6e592ff62e4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6841f4be626d4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86d94d7a63246ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,717</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...16 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,294</x:t>
-[...539 lines deleted...]
-          <x:t>99,728</x:t>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>