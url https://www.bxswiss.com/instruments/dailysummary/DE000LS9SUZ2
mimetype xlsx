--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02aa79d4a73c431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c70d7bfb6dd4ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86d94d7a63246ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370123ba8434450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6841f4be626d4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86d94d7a63246ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d6e69cf6d34084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370123ba8434450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>