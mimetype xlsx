--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c70d7bfb6dd4ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae687feba3514602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370123ba8434450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600a1f7f922a46b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d6e69cf6d34084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370123ba8434450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re719612b69ce44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600a1f7f922a46b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>