--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf07d17d14854935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27ef36496ce4995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cb40bd1b4a4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6e5bfc44a64cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f56ec618004d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cb40bd1b4a4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdbeef494d646ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6e5bfc44a64cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>