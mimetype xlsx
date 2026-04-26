--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27ef36496ce4995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2421964de00478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6e5bfc44a64cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770e92f97e8a49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdbeef494d646ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6e5bfc44a64cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961efd4ec613433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770e92f97e8a49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,817</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>99,528</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,714</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>97,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>99,468</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>