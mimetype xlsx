--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2421964de00478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256023ccb49f494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770e92f97e8a49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e0fa8d17c14fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961efd4ec613433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770e92f97e8a49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf7895c46d74118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e0fa8d17c14fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>97,435</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>97,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>