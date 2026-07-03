--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256023ccb49f494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191986707a854ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e0fa8d17c14fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d022c5115834cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf7895c46d74118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e0fa8d17c14fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89707fb3827943ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d022c5115834cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,554</x:t>
-[...360 lines deleted...]
-          <x:t>94,102</x:t>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>