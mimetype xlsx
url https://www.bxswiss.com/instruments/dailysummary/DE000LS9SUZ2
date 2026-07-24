--- v7 (2026-07-03)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191986707a854ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2154926bbe84758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d022c5115834cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066cab5cdbb44af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89707fb3827943ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d022c5115834cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b67e3fb5aa4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066cab5cdbb44af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,876</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>96,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,968</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>