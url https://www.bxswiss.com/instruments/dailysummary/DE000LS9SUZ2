--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2154926bbe84758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7323a7b4fea148cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066cab5cdbb44af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d78dd3a976245ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b67e3fb5aa4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066cab5cdbb44af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9a188996cc4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d78dd3a976245ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,673</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,327</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,956</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>