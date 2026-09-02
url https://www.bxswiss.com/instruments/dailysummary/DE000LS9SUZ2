--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7323a7b4fea148cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a77a79c110b48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d78dd3a976245ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6e592ff62e4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9a188996cc4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d78dd3a976245ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bf98f47db244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6e592ff62e4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>98,254</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>99,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...188 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>99,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>