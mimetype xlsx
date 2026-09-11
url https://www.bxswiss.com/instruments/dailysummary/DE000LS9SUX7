--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1828f6271442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc555c94c9f6146d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1ed428df504fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d346104824e4174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ff75b72843423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1ed428df504fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328b175b88ad4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d346104824e4174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>