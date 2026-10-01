--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc555c94c9f6146d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963f0859429644f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d346104824e4174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b584bd15b424d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328b175b88ad4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d346104824e4174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a3abaee57a43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b584bd15b424d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>