--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re138f7273bab4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb005e29c40c4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c44ecca6b344aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010b4eefa202482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1b56774b854229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c44ecca6b344aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0fc3683e8e4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010b4eefa202482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>