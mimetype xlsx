--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb005e29c40c4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f51cc4e8f248aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010b4eefa202482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2be8e72baa4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0fc3683e8e4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010b4eefa202482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54334c0d6cf426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2be8e72baa4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>