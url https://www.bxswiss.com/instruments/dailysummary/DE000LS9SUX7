--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f51cc4e8f248aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e57aef0be649c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2be8e72baa4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bc96e516c14dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54334c0d6cf426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2be8e72baa4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8e06bac4dd4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bc96e516c14dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>242,317</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,873</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>240,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,450</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>