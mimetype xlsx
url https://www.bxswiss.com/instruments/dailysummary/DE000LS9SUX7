--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e57aef0be649c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cd5723c0324a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bc96e516c14dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6629949dcc54f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8e06bac4dd4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bc96e516c14dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd909eaae3c904af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6629949dcc54f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>