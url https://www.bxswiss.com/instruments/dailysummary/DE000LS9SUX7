--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cd5723c0324a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a59e3b48d747a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6629949dcc54f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37aaf2c2a15540d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd909eaae3c904af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6629949dcc54f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e60bed9aa84252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37aaf2c2a15540d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>