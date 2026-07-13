--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a59e3b48d747a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908f0d58fe1342a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37aaf2c2a15540d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9999f5de947d499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e60bed9aa84252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37aaf2c2a15540d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a73e1b4ee83467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9999f5de947d499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>