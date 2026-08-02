--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908f0d58fe1342a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5551e606f2274293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9999f5de947d499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb614bb8850a24b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a73e1b4ee83467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9999f5de947d499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02ca10e0e1d4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb614bb8850a24b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>