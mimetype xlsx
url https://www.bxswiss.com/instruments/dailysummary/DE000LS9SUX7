--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5551e606f2274293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1828f6271442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb614bb8850a24b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1ed428df504fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02ca10e0e1d4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb614bb8850a24b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ff75b72843423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1ed428df504fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megabrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>