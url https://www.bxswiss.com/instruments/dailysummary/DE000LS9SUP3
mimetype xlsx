--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7624988e6245aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbe6c1dc5cc41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859b3a95189b4593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c182e3e596a4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b62e5368894e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859b3a95189b4593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b82969499a248a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c182e3e596a4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>