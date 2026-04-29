--- v4 (2026-04-05)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbe6c1dc5cc41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761739f345ae42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c182e3e596a4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd814b0573be84829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b82969499a248a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c182e3e596a4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a1d0b99cc148d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd814b0573be84829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>