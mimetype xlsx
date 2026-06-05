--- v5 (2026-04-29)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761739f345ae42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f56e2c12f94ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd814b0573be84829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3364679795684f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a1d0b99cc148d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd814b0573be84829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c1ae7623b64fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3364679795684f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>91,822</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>