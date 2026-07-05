--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f56e2c12f94ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc69447ae304c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3364679795684f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4662fe451d846f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c1ae7623b64fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3364679795684f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7b458319814b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4662fe451d846f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>