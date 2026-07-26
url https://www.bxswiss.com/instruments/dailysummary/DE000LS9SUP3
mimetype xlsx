--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc69447ae304c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fffa19981b4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4662fe451d846f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fdf7c43482247c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7b458319814b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4662fe451d846f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe1f36b7ad3483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fdf7c43482247c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,417</x:t>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,771</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>85,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>