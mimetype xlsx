--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fffa19981b4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c39fc93c004448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fdf7c43482247c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dec185741a4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe1f36b7ad3483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fdf7c43482247c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f161b971584306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dec185741a4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>