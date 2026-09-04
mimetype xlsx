--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c39fc93c004448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe4f924d9424948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dec185741a4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea14948f82b64b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f161b971584306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dec185741a4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51aad1747a4648de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea14948f82b64b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carbon Neutrality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>