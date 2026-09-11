--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d191c2e0e341e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5024babe52e1421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf309543d30d94a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26de2e02fd344731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa13ec25f3db4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf309543d30d94a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e0c0c4a11b4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26de2e02fd344731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>171,126</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>