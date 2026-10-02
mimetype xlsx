--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5024babe52e1421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653ab0ad55274825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26de2e02fd344731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2613332628224daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e0c0c4a11b4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26de2e02fd344731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff083bc8b484d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2613332628224daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>