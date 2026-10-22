--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653ab0ad55274825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18543aea54454e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2613332628224daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304fe7f6df2e491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff083bc8b484d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2613332628224daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b360d2517b342ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304fe7f6df2e491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,546 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>190,974</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,522</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>187,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>