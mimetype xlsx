--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060e9fd3d8324abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b026afcec14fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751ed4f9afc74934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185f1c976ebd4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744ad395490d450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751ed4f9afc74934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab913a9c10549ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185f1c976ebd4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>