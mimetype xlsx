--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b026afcec14fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787b50d7751648cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185f1c976ebd4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e94fe482bc4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab913a9c10549ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185f1c976ebd4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6162fc77f52e423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e94fe482bc4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>