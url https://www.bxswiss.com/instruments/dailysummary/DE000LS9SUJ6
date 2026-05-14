--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787b50d7751648cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b7e8608f424570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e94fe482bc4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a85978584b43c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6162fc77f52e423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e94fe482bc4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14f33e344d04d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a85978584b43c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>