--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b7e8608f424570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b80c0b51ea4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a85978584b43c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea69c1a5d02414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14f33e344d04d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a85978584b43c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef76befb343480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea69c1a5d02414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>