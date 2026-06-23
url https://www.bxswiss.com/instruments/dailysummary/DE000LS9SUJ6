--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b80c0b51ea4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f0eb8efb86485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea69c1a5d02414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf842f1e9d57848b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef76befb343480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea69c1a5d02414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03dcaea54fa4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf842f1e9d57848b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>