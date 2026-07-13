--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f0eb8efb86485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54204b9114be4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf842f1e9d57848b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138e1307ab624c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03dcaea54fa4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf842f1e9d57848b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f916a93366e4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138e1307ab624c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>