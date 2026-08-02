--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54204b9114be4692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce2b7dfb894d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138e1307ab624c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b97c97858344100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f916a93366e4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138e1307ab624c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58a690ce1a14911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b97c97858344100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>