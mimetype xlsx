--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce2b7dfb894d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d191c2e0e341e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b97c97858344100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf309543d30d94a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58a690ce1a14911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b97c97858344100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa13ec25f3db4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf309543d30d94a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wasserstoff-Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>