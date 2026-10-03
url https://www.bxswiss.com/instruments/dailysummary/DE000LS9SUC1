--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26653d745dc408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bd1d3170824cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc956d5659044fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339d5ed8da09455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d74dc1beff4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc956d5659044fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabe0a2658e24931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339d5ed8da09455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>