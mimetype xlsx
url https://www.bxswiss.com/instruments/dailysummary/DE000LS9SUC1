--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bd1d3170824cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3d6b108c884692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339d5ed8da09455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf994c3f70ea04b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabe0a2658e24931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339d5ed8da09455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01617586c114bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf994c3f70ea04b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>