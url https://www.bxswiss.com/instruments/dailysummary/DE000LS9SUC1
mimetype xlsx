--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f3bc78b7694e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddd6c8cfd8c456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72dd12dc73941fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224fd1e6e18d4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca29e1328ee4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72dd12dc73941fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807bf5b5c4d94ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224fd1e6e18d4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>321,511</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>310,898</x:t>
-[...566 lines deleted...]
-          <x:t>312,855</x:t>
+          <x:t>310,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>