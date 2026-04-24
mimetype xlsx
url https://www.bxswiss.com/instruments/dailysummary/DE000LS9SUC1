--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddd6c8cfd8c456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c3808507784d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224fd1e6e18d4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f92e8fae644281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807bf5b5c4d94ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224fd1e6e18d4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46b9ace6f1d44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f92e8fae644281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>313,877</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>312,988</x:t>
-[...350 lines deleted...]
-          <x:t>307,198</x:t>
+          <x:t>313,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>