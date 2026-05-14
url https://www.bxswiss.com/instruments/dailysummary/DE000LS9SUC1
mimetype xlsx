--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c3808507784d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458b2d69da83407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f92e8fae644281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c0a615c6464dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46b9ace6f1d44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f92e8fae644281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920e1d1ee71b4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c0a615c6464dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>