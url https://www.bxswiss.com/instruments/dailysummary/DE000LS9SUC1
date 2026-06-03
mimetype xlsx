--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458b2d69da83407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5dfad0398d48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c0a615c6464dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919f43f8975f46de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920e1d1ee71b4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c0a615c6464dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fc45510c0b4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919f43f8975f46de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>