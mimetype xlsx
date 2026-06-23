--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5dfad0398d48da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2926c782b547b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919f43f8975f46de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3527499c914cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fc45510c0b4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919f43f8975f46de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5888d603460949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3527499c914cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>