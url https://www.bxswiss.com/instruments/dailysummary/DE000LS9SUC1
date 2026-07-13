--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2926c782b547b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f25e8c56584b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3527499c914cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8672771a843a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5888d603460949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3527499c914cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1151a248372f4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8672771a843a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>