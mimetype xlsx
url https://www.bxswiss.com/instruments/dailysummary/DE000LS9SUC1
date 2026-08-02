--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f25e8c56584b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ef706fa3a94b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8672771a843a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6a9086c17e4875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1151a248372f4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8672771a843a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588bf3abc263487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6a9086c17e4875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>