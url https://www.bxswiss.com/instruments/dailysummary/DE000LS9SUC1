--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ef706fa3a94b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9200a26091e6440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6a9086c17e4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1646c58b268c4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588bf3abc263487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6a9086c17e4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16306d965644bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1646c58b268c4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>