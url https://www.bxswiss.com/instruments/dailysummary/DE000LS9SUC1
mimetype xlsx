--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9200a26091e6440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26653d745dc408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1646c58b268c4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc956d5659044fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16306d965644bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1646c58b268c4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d74dc1beff4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc956d5659044fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software und Hardware</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SUC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>