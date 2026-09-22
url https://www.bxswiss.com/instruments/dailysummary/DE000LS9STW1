--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249d8da2d9854e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2623d8cfa3e47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3774a2c67a044aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1de252bdd948a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eeb63d3832549df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3774a2c67a044aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ee695efef44ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1de252bdd948a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>