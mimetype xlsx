--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2623d8cfa3e47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7b21d215124964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1de252bdd948a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a7d96c54044484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ee695efef44ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1de252bdd948a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80885a5699c4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a7d96c54044484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>33,393</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,117</x:t>
-[...264 lines deleted...]
-          <x:t>32,613</x:t>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>33,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>