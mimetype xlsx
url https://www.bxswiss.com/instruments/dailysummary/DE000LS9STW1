--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7b21d215124964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690399c4e5234c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a7d96c54044484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e302df7a26e4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80885a5699c4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a7d96c54044484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0fd3c32ac74805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e302df7a26e4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,991</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>