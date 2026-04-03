--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9474bfad8c48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae26f6c0d054749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb13ffa33804314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6cce22d11e45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8feb94a27d57440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb13ffa33804314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9726e7187e2741e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6cce22d11e45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>28,579</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,268</x:t>
-[...146 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,553</x:t>
-[...198 lines deleted...]
-          <x:t>30,047</x:t>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>