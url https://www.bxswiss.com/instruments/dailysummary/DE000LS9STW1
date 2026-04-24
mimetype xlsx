--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae26f6c0d054749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfbb1409b3a4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6cce22d11e45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523ecf76832e4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9726e7187e2741e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6cce22d11e45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1ee120cd824fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523ecf76832e4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,553</x:t>
-[...269 lines deleted...]
-          <x:t>31,703</x:t>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>29,902</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>