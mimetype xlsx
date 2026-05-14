--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfbb1409b3a4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5919a1ce3ef4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523ecf76832e4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc548cb6af44f41e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1ee120cd824fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523ecf76832e4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca1c6362aa547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc548cb6af44f41e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>