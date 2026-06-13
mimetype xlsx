--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5919a1ce3ef4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7514094f01784328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc548cb6af44f41e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba7f2b2354d4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca1c6362aa547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc548cb6af44f41e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4e9358e383429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba7f2b2354d4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>32,268</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,239</x:t>
-[...512 lines deleted...]
-          <x:t>32,071</x:t>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>