--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7514094f01784328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9dcb21f3834d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba7f2b2354d4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8daa9d30a2684af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4e9358e383429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba7f2b2354d4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc7185ec25042e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8daa9d30a2684af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>30,792</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>30,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>