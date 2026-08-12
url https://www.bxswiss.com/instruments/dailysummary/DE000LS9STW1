--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9dcb21f3834d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eca1b84a5e442ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8daa9d30a2684af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7e795ff54740de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc7185ec25042e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8daa9d30a2684af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2a5a20937343d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7e795ff54740de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>30,855</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,674</x:t>
-[...102 lines deleted...]
-          <x:t>30,293</x:t>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>30,432</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>