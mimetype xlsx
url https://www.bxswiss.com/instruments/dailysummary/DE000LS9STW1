--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eca1b84a5e442ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249d8da2d9854e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7e795ff54740de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3774a2c67a044aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2a5a20937343d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7e795ff54740de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eeb63d3832549df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3774a2c67a044aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fintech Insurtech Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>30,820</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,425</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>30,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,739</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>