--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e5d37e2e174698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ddc1bde33f4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf95d2adf5c4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed9cda6046646c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6bcffb44438431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf95d2adf5c4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7148d58d604a4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed9cda6046646c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>