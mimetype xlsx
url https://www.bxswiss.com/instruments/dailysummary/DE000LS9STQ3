--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ddc1bde33f4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0081baad8643c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed9cda6046646c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e3c7d320074ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7148d58d604a4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed9cda6046646c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad30f923f8074fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e3c7d320074ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,115</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,574</x:t>
-[...301 lines deleted...]
-          <x:t>100,514</x:t>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>