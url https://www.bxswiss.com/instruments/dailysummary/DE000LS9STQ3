--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a30a9544eb640d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b7be5ecbc45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8bda221dd74b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50df28a4cc934864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f5a0dfcdec4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8bda221dd74b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9df7829f01248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50df28a4cc934864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>