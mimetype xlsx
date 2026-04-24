--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b7be5ecbc45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2cc7a80a9d47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50df28a4cc934864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98dc003a838a489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9df7829f01248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50df28a4cc934864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e93844e1fb4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98dc003a838a489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>