--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2cc7a80a9d47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc687bb923a4ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98dc003a838a489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02172b64bff645a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e93844e1fb4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98dc003a838a489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990463bba14a4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02172b64bff645a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>