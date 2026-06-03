--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc687bb923a4ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6038d358584ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02172b64bff645a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712effd79cf74c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990463bba14a4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02172b64bff645a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d91650af5143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712effd79cf74c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>