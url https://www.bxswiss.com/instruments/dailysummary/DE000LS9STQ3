--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6038d358584ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc0fcc5254647cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712effd79cf74c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa4691a986d4fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d91650af5143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712effd79cf74c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27bc29373a2d43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa4691a986d4fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>