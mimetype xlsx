--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc0fcc5254647cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423b54c2daaa4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa4691a986d4fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf4eb618c4646a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27bc29373a2d43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa4691a986d4fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d4fd9074f545ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf4eb618c4646a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>