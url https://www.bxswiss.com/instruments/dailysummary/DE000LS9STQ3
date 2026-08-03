--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423b54c2daaa4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e9df4a0d014cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf4eb618c4646a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af2ad156c874ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d4fd9074f545ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf4eb618c4646a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eae1a87266b473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af2ad156c874ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>