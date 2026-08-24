--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e9df4a0d014cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7f0b6fd6d1436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af2ad156c874ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6b322233364ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eae1a87266b473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af2ad156c874ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b81427e815432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6b322233364ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>