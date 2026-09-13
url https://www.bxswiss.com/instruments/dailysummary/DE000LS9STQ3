--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7f0b6fd6d1436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e5d37e2e174698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6b322233364ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf95d2adf5c4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b81427e815432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6b322233364ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6bcffb44438431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf95d2adf5c4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA Best of Germany Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>