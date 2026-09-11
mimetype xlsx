--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408750ce758547ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8623cfc07e3849d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69d4e51cc764d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834f725d812a4220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d69d35125c461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69d4e51cc764d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebc0c5dd8f943c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834f725d812a4220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>120,809</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>