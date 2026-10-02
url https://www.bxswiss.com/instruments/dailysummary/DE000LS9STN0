--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8623cfc07e3849d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb446ab9ac4c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834f725d812a4220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff00e89b8838487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebc0c5dd8f943c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834f725d812a4220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282b081921804ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff00e89b8838487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>