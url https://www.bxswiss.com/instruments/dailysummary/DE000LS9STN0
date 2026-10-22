--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb446ab9ac4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912e5672f3a945a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff00e89b8838487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ea507b06de4507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282b081921804ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff00e89b8838487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50641bcd4b484ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ea507b06de4507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>