--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4478ac86fc884d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd93b5853714d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b567ff6984460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58192045ce74172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd5d4d16a5e4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b567ff6984460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc40e6f8ae24ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58192045ce74172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>102,989</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>