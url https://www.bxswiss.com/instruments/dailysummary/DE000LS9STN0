--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd93b5853714d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084701497a1b4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58192045ce74172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33259c39ee07410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc40e6f8ae24ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58192045ce74172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30e797623204f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33259c39ee07410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>