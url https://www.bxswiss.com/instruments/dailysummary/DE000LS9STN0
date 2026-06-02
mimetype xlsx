--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084701497a1b4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb214bab9cb5a4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33259c39ee07410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c22a91004f48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30e797623204f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33259c39ee07410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98efe4a4d4f6434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c22a91004f48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>