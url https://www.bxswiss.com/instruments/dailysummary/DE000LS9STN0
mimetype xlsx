--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb214bab9cb5a4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f07b531c3a74478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c22a91004f48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aceef1544fa4673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98efe4a4d4f6434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c22a91004f48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0c7181a8eb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aceef1544fa4673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>