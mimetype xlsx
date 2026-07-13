--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f07b531c3a74478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b407f5a53942ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aceef1544fa4673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bf0458f48640ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0c7181a8eb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aceef1544fa4673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85aac1afe91d47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bf0458f48640ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>