--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b407f5a53942ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408750ce758547ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bf0458f48640ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69d4e51cc764d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85aac1afe91d47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bf0458f48640ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d69d35125c461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69d4e51cc764d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>129,258</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,698</x:t>
-[...409 lines deleted...]
-          <x:t>128,981</x:t>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>