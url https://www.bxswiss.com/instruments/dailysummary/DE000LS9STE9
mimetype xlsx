--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75efcf54bdd447ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1b6cd84c7845df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45c84fcbc414ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e541f7938c844b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e67b65db4541f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45c84fcbc414ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f54aadfdbde44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e541f7938c844b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,426</x:t>
-[...80 lines deleted...]
-          <x:t>184,982</x:t>
+          <x:t>184,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,006</x:t>
-[...431 lines deleted...]
-          <x:t>181,474</x:t>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>