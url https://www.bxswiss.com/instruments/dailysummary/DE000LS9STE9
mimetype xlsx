--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1b6cd84c7845df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33935c94879c4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e541f7938c844b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9100aee28c984094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f54aadfdbde44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e541f7938c844b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552fbcd535264fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9100aee28c984094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>