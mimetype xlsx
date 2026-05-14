--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33935c94879c4bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e25b47b11c14b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9100aee28c984094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b07337fdbf4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552fbcd535264fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9100aee28c984094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a3f130b8e04b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b07337fdbf4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>