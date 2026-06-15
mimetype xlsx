--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e25b47b11c14b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cb1ca6f12246b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b07337fdbf4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2932bd5bdc745de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a3f130b8e04b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b07337fdbf4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc37bd2b890c42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2932bd5bdc745de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>184,914</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>191,278</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>