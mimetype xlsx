--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cb1ca6f12246b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29aef89778f45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2932bd5bdc745de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94842e85bb04996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc37bd2b890c42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2932bd5bdc745de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4881183b0434fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94842e85bb04996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>