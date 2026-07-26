--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29aef89778f45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0fb58e38ad402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94842e85bb04996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5bfdd090204795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4881183b0434fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94842e85bb04996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f4d4f67a5043b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5bfdd090204795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>179,955</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>177,274</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>