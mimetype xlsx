--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0fb58e38ad402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ed3a52348d48fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5bfdd090204795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e56aebc72f64274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f4d4f67a5043b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5bfdd090204795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e2b9f2b38e40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e56aebc72f64274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>