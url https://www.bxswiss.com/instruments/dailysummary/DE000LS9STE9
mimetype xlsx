--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ed3a52348d48fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c33bd0419a34b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e56aebc72f64274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6505eced06e5447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e2b9f2b38e40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e56aebc72f64274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562fc04d87cf4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6505eced06e5447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>