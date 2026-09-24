--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c33bd0419a34b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee750e153bd4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6505eced06e5447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c06e19b4de4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562fc04d87cf4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6505eced06e5447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3463d7a9df334ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c06e19b4de4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>