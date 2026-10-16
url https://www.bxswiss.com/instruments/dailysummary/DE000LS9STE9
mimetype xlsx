--- v14 (2026-09-24)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee750e153bd4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983082eaf6754443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c06e19b4de4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702279d8421f48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3463d7a9df334ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c06e19b4de4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb26330c6ad34b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702279d8421f48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>