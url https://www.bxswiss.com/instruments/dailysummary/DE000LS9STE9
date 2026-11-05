--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983082eaf6754443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb8e133a82846d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702279d8421f48c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad66ab68d1943e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb26330c6ad34b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702279d8421f48c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cdbd2d1bf843e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad66ab68d1943e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max-DIV-ohne-EU-US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,121 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,755</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>195,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,650</x:t>
         </x:is>
       </x:c>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>