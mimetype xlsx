--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7110f813f4447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2558e0c6b0ec47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4da0ce35c2f4484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d9efd43f904666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb758f8c5457d47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4da0ce35c2f4484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7864092b048f409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d9efd43f904666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>