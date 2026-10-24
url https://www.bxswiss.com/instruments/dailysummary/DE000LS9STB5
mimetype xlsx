--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2558e0c6b0ec47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1e05f3e4da485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d9efd43f904666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5211395a6c43e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7864092b048f409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d9efd43f904666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2924a658bc4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5211395a6c43e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>