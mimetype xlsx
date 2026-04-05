--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845d4b73ef6c4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb58183ffb9e4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19db91bf9ad4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30740de085bd43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd638994f4bbc46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19db91bf9ad4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54bf4cb47c034f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30740de085bd43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>