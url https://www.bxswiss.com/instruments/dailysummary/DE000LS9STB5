--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb58183ffb9e4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07401661f8bf4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30740de085bd43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde42c8960c7142cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54bf4cb47c034f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30740de085bd43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e3a796d1f4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde42c8960c7142cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>