--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07401661f8bf4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827b024531de4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde42c8960c7142cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46072c899c2b4bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e3a796d1f4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde42c8960c7142cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848651ac87fd4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46072c899c2b4bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>