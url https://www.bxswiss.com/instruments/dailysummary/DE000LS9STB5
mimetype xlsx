--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827b024531de4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a20a46a9fc64bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46072c899c2b4bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522a8576046743f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848651ac87fd4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46072c899c2b4bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fe4835635545e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522a8576046743f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>123,446</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...505 lines deleted...]
-          <x:t>111,190</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>