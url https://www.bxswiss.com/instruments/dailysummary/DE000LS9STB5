--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a20a46a9fc64bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce40132423841cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522a8576046743f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6bd4fa79ee4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fe4835635545e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522a8576046743f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f8a0b78a9f4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6bd4fa79ee4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,418</x:t>
-[...225 lines deleted...]
-          <x:t>126,190</x:t>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>