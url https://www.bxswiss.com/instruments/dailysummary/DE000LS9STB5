--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce40132423841cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05aa6fae5eb4659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6bd4fa79ee4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798e057aa4e74372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f8a0b78a9f4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6bd4fa79ee4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33405f94b8e24556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798e057aa4e74372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>