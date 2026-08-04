--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05aa6fae5eb4659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a14edc77d2d4ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798e057aa4e74372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9d2945b34a49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33405f94b8e24556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798e057aa4e74372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8493d497ae44b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9d2945b34a49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>