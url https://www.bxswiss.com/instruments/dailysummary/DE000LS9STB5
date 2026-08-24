--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a14edc77d2d4ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6393b79a9fa45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9d2945b34a49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4749b7ccd6a425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8493d497ae44b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9d2945b34a49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9442c9a42f04bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4749b7ccd6a425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>