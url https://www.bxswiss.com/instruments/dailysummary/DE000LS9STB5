--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6393b79a9fa45c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7110f813f4447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4749b7ccd6a425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4da0ce35c2f4484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9442c9a42f04bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4749b7ccd6a425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb758f8c5457d47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4da0ce35c2f4484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Turnaround-Spekulationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9STB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>