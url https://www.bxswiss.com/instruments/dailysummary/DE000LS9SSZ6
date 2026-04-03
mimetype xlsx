--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d17dbe3b7d4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bcdb2399fc4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf44d1d7543f94396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310c974271d74e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7661b8cdd64a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf44d1d7543f94396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38945046bc954934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310c974271d74e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...608 lines deleted...]
-          <x:t>141,723</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>