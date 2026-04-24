--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bcdb2399fc4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc0d4e0f3f34936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310c974271d74e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbffef58b3364251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38945046bc954934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310c974271d74e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063fd403ed314223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbffef58b3364251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>