--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc0d4e0f3f34936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6635dfc507264ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbffef58b3364251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcdd383032a3429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063fd403ed314223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbffef58b3364251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9d442481714f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcdd383032a3429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>