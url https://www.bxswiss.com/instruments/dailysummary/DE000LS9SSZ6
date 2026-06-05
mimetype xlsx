--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6635dfc507264ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce42e26da984657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcdd383032a3429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red044306c69548e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9d442481714f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcdd383032a3429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad518a0fb03542a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red044306c69548e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>