--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce42e26da984657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41843c51d08742fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red044306c69548e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5cb6a0880c4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad518a0fb03542a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red044306c69548e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8558c1f4fb4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5cb6a0880c4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>