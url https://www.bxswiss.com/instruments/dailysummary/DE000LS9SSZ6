--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41843c51d08742fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad13b57b4064c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5cb6a0880c4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09dcc29b0814558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8558c1f4fb4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5cb6a0880c4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5505f01ea7ad451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09dcc29b0814558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>