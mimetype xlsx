--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad13b57b4064c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7374193995104d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09dcc29b0814558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42b74311db340c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5505f01ea7ad451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09dcc29b0814558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36e41632d5e4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42b74311db340c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>