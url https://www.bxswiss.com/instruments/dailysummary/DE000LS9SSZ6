--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7374193995104d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318305da5405462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42b74311db340c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519a52a46e844a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36e41632d5e4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42b74311db340c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20877b2bd5864ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519a52a46e844a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>