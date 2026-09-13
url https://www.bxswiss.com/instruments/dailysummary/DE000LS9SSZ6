--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318305da5405462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9b0031c2c64839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519a52a46e844a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca560eab1ced41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20877b2bd5864ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519a52a46e844a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca632bacfcc4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca560eab1ced41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>