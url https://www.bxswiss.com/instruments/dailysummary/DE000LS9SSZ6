--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9b0031c2c64839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75ddc09ddf147d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca560eab1ced41f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0be035cefc44b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca632bacfcc4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca560eab1ced41f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ae773a4e034ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0be035cefc44b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>