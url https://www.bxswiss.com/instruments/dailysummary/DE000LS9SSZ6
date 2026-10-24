--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75ddc09ddf147d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd168091a4d8f4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c0be035cefc44b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ef21ca1cd54546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ae773a4e034ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c0be035cefc44b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb872801e2f04b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ef21ca1cd54546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Picked Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>