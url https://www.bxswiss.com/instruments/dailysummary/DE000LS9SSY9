--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab41612184b4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed94133da0d4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d99d254ba741a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba26b9e75c694d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceba1381fc91455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d99d254ba741a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e50b4ae97e545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba26b9e75c694d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>78,810</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,786</x:t>
-[...301 lines deleted...]
-          <x:t>79,005</x:t>
+          <x:t>80,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>