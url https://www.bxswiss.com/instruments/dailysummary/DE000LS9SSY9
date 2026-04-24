--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed94133da0d4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a141c58302458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba26b9e75c694d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91f0ac90bd148f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e50b4ae97e545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba26b9e75c694d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805f5b708ef64336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91f0ac90bd148f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>