--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a141c58302458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faaeb690b014367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91f0ac90bd148f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a63b60b6554913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805f5b708ef64336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91f0ac90bd148f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471a80e9cdfd437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a63b60b6554913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>