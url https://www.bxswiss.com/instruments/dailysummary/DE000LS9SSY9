--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faaeb690b014367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9114d443a36b47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a63b60b6554913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3d1e0689e54d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471a80e9cdfd437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a63b60b6554913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cac0a1d362c4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3d1e0689e54d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>