--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9114d443a36b47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e83f1a75e14127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3d1e0689e54d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0e12eccd0b40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cac0a1d362c4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3d1e0689e54d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738f93d2a4fa455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0e12eccd0b40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>