--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e83f1a75e14127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcec5d8920c04411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0e12eccd0b40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3591743a59d04fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738f93d2a4fa455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0e12eccd0b40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4c511af7ff40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3591743a59d04fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,769</x:t>
-[...198 lines deleted...]
-          <x:t>80,624</x:t>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>