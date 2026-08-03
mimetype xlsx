--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcec5d8920c04411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b94aa3cdee345fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3591743a59d04fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0b91daecb64bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4c511af7ff40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3591743a59d04fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf883586afcce489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0b91daecb64bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>