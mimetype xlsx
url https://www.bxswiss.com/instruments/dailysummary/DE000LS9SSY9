--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b94aa3cdee345fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3b868a58204fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0b91daecb64bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0462cdf1d7894177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf883586afcce489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0b91daecb64bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f308b24a344b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0462cdf1d7894177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>84,408</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,576</x:t>
-[...225 lines deleted...]
-          <x:t>84,698</x:t>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>