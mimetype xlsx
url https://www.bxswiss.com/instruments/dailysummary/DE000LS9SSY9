--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3b868a58204fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff07e16f22e44ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0462cdf1d7894177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2b0eedf0504ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f308b24a344b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0462cdf1d7894177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcce35488e24c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2b0eedf0504ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>