--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff07e16f22e44ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6d9e31cf5842b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2b0eedf0504ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189fbde1589c43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcce35488e24c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2b0eedf0504ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f2783453134fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189fbde1589c43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>87,804</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,459</x:t>
-[...458 lines deleted...]
-          <x:t>86,808</x:t>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...100 lines deleted...]
-          <x:t>86,777</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>