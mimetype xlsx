--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6d9e31cf5842b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0a0f13a4b54611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189fbde1589c43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25178010c22b4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f2783453134fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189fbde1589c43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869743b624784986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25178010c22b4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burggraben und Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>86,808</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>