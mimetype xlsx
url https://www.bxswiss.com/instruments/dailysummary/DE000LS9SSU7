--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fb40f299564300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc44fb38ccc84a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd8a0f4defe4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62ea5757d9e42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffebb6600130415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd8a0f4defe4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8109d1bad4f416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62ea5757d9e42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>