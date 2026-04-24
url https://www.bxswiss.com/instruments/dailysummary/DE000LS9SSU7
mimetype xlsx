--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc44fb38ccc84a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d988898ad94ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62ea5757d9e42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756e388ea17b4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8109d1bad4f416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62ea5757d9e42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref44a79f050e4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756e388ea17b4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>