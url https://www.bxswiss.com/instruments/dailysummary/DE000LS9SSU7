--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d988898ad94ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd9fc439af44412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756e388ea17b4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd1db2683e84c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref44a79f050e4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756e388ea17b4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f034f4d37b4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd1db2683e84c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>