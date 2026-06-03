--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd9fc439af44412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e7f513168f4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd1db2683e84c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c91866e07e4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f034f4d37b4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd1db2683e84c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f121d13b2f4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c91866e07e4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>