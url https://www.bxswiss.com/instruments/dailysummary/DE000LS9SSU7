--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e7f513168f4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ba3532f3a34aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c91866e07e4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6648f3b1540403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f121d13b2f4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c91866e07e4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4914a04dab489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6648f3b1540403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>