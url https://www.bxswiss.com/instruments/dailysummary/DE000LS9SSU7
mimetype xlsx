--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ba3532f3a34aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a124a8ca6844891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6648f3b1540403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5ab545c07d404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4914a04dab489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6648f3b1540403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6e945042d04107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5ab545c07d404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>