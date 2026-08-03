--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a124a8ca6844891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a26bcf77c14955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5ab545c07d404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab37c376bbd74bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6e945042d04107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5ab545c07d404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f576a0fc93a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab37c376bbd74bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,858</x:t>
-[...210 lines deleted...]
-          <x:t>136,687</x:t>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,552</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>138,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,625</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>