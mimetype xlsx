--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a26bcf77c14955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311f045e71144191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab37c376bbd74bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0c08b42efd4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f576a0fc93a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab37c376bbd74bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3fe0de9f51742ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0c08b42efd4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>140,717</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,308</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,599</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>