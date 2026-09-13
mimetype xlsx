--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311f045e71144191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d8989579734219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0c08b42efd4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a7aa5b12c44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3fe0de9f51742ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0c08b42efd4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe48f491c4e4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a7aa5b12c44f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>