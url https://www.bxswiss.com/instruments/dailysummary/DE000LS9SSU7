--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d8989579734219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb15f127dfd423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a7aa5b12c44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142cec7bf39b49df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe48f491c4e4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a7aa5b12c44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d84464817d4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142cec7bf39b49df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,198</x:t>
-[...549 lines deleted...]
-          <x:t>143,478</x:t>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>