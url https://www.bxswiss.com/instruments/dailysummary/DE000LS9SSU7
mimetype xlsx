--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb15f127dfd423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc9037825a74135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142cec7bf39b49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4c2a92c0ab4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d84464817d4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142cec7bf39b49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832bbaa49b6b48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4c2a92c0ab4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haustiere und Tiermedizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>144,380</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>141,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>