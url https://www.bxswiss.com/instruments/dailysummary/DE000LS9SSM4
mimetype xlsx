--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe8480359b4632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14de5000bac64b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a061ad295741c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a0e52a6335451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05fb7245c4a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a061ad295741c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdd3263a2274b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a0e52a6335451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>