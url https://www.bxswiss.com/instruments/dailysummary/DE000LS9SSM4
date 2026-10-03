--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14de5000bac64b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d550f7c3e840f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a0e52a6335451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfc6721a88244be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdd3263a2274b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a0e52a6335451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a354e6653d74fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfc6721a88244be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>