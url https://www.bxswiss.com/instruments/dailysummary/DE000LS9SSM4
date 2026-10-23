--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d550f7c3e840f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9bcf75f21043be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfc6721a88244be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d93fe9a5a2a4212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a354e6653d74fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfc6721a88244be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e74db3939e4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d93fe9a5a2a4212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>61,736</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,419</x:t>
-[...102 lines deleted...]
-          <x:t>60,143</x:t>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>60,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>