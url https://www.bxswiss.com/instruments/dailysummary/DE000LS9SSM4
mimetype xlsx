--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9aaec84209482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6d7c2e4c3449f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf274d4de2f8c4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2066e4872c242a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c3f9352e1849a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf274d4de2f8c4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fa417f3601494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2066e4872c242a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>