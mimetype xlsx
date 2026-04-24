--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6d7c2e4c3449f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80de75dd453c4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2066e4872c242a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58d4bf4be2c45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fa417f3601494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2066e4872c242a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948a15d4d7934814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58d4bf4be2c45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>62,649</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>