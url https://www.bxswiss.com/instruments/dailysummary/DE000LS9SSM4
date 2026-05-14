--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80de75dd453c4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056f1b58c7704847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58d4bf4be2c45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294ebad5438c4880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948a15d4d7934814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58d4bf4be2c45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06defc77e5b432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294ebad5438c4880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>