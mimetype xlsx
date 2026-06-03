--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056f1b58c7704847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e1fb22a2c04aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294ebad5438c4880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97efcb2fa62a47f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06defc77e5b432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294ebad5438c4880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e26c8d01db4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97efcb2fa62a47f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>63,618</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,503</x:t>
-[...566 lines deleted...]
-          <x:t>66,154</x:t>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>