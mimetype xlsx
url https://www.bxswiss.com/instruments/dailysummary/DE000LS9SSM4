--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e1fb22a2c04aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b18480db3f0431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97efcb2fa62a47f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe35949a14814a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e26c8d01db4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97efcb2fa62a47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8777f8c3885447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe35949a14814a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>