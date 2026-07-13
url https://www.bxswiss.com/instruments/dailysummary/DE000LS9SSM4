--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b18480db3f0431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9502b426697b4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe35949a14814a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a95b5d0abe4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8777f8c3885447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe35949a14814a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5887e134b83d474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a95b5d0abe4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>