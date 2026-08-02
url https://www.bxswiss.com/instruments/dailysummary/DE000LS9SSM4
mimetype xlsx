--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9502b426697b4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b3caaff874451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a95b5d0abe4b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4f297960314c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5887e134b83d474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a95b5d0abe4b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21d76feb094993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4f297960314c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>