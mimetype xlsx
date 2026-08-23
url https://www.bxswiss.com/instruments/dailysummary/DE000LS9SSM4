--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b3caaff874451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe8480359b4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4f297960314c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a061ad295741c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21d76feb094993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4f297960314c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05fb7245c4a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a061ad295741c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation from Asia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,592</x:t>
-[...225 lines deleted...]
-          <x:t>63,888</x:t>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>