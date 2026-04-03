--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c119b072144ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re320f0802b504276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab88bce05d2344cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5625af89135745bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5b876237fc4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab88bce05d2344cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87adb38485d494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5625af89135745bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>94,704</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,693</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>94,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,432</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>