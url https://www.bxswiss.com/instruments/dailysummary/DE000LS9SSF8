--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re320f0802b504276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac97960134f4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5625af89135745bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0eb6415bb44117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87adb38485d494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5625af89135745bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad47225056d54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0eb6415bb44117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,843</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,022</x:t>
-[...598 lines deleted...]
-          <x:t>94,891</x:t>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>