--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac97960134f4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca9ba2784e14e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0eb6415bb44117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf559d5a17a754c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad47225056d54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0eb6415bb44117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbb531ec4c745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf559d5a17a754c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,314</x:t>
-[...549 lines deleted...]
-          <x:t>92,550</x:t>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>