--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca9ba2784e14e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89bece7bb794c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf559d5a17a754c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bf8c4770b84642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbb531ec4c745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf559d5a17a754c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af5c57a410b4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bf8c4770b84642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>92,017</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>90,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>