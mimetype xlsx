--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89bece7bb794c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d893dcd8ea42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bf8c4770b84642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bce61e287b40c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af5c57a410b4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bf8c4770b84642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a51655c0d14ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bce61e287b40c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,519</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>91,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,269</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>