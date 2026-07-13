--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d893dcd8ea42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc910488d3f164c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bce61e287b40c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6804d46ea64b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a51655c0d14ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bce61e287b40c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fe0b18ddf64a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6804d46ea64b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,947</x:t>
-[...80 lines deleted...]
-          <x:t>92,542</x:t>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,333</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>91,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,655</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>