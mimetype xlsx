--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc910488d3f164c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcd1485c26a40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6804d46ea64b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6144c7f843f54686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fe0b18ddf64a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6804d46ea64b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0030e14ff2764d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6144c7f843f54686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>