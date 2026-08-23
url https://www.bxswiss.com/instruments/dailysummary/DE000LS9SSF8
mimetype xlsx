--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcd1485c26a40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5e4419b0a9478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6144c7f843f54686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b12e8c1241b412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0030e14ff2764d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6144c7f843f54686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c81361c3df44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b12e8c1241b412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>96,833</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,723</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>