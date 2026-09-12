--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5e4419b0a9478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9e80013dfb4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b12e8c1241b412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e4e9f088f24c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c81361c3df44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b12e8c1241b412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ee83f0aec4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e4e9f088f24c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>