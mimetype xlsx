--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9e80013dfb4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3114428c3eac49d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e4e9f088f24c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b73e4692b144500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ee83f0aec4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e4e9f088f24c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c5bd170cdd4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b73e4692b144500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,282</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...423 lines deleted...]
-          <x:t>102,483</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>101,818</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>