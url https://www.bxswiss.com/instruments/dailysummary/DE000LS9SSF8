--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3114428c3eac49d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6bde1dccd24b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b73e4692b144500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf426530340264eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c5bd170cdd4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b73e4692b144500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc047feffec48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf426530340264eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold - Div. und Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>102,483</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>102,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,747</x:t>
-[...139 lines deleted...]
-          <x:t>100,204</x:t>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>