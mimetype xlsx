--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36247439d0f34337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f893e5faba4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81b20e320eb4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c450778e5f449c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce96ff159f54d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81b20e320eb4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2d7d4b8c8a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c450778e5f449c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>83,942</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,899</x:t>
-[...485 lines deleted...]
-          <x:t>81,768</x:t>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>