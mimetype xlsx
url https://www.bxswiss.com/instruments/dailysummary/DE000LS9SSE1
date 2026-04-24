--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f893e5faba4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64420376eb546b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c450778e5f449c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf672f35074ed4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2d7d4b8c8a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c450778e5f449c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83c8f4c9cb64554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf672f35074ed4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>