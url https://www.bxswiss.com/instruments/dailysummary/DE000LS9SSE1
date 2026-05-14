--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64420376eb546b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb296ed686a47bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf672f35074ed4a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c0d83ef0e24f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83c8f4c9cb64554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf672f35074ed4a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567b12475ada407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c0d83ef0e24f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>85,761</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,637</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,148</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>