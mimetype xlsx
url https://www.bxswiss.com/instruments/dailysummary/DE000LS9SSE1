--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb296ed686a47bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3869c4da590c4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c0d83ef0e24f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea25267622274163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567b12475ada407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c0d83ef0e24f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a772de71644505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea25267622274163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>