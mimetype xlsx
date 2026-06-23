--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3869c4da590c4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6df8ae0fa6d4839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea25267622274163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e1184c471b449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a772de71644505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea25267622274163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e69994ff434f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e1184c471b449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,079</x:t>
@@ -683,31 +245,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>