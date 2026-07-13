--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6df8ae0fa6d4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51498595f62d49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e1184c471b449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aca7fae2d704f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e69994ff434f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e1184c471b449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cefec23bc2a45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aca7fae2d704f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>