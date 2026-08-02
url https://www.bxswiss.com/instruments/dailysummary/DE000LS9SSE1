--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51498595f62d49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b522cfab364d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aca7fae2d704f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490fb861a1a8438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cefec23bc2a45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aca7fae2d704f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabea553dcea43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490fb861a1a8438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>