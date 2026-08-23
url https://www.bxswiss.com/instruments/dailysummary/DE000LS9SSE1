--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b522cfab364d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7378c6b12b4949c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490fb861a1a8438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3c35360189436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabea553dcea43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490fb861a1a8438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e12ba0977094829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3c35360189436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>