--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9ba97cd8bb440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3797adc2a9a496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91394a465b83406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9f774e316a4857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973c606259474ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91394a465b83406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22db9a0248e4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9f774e316a4857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>104,996</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,430</x:t>
-[...242 lines deleted...]
-          <x:t>101,371</x:t>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>