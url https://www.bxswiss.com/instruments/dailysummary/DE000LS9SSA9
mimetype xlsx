--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3797adc2a9a496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed10e6414774e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9f774e316a4857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0714b6008109442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22db9a0248e4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9f774e316a4857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc02d7b57174668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0714b6008109442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>