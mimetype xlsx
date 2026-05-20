--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed10e6414774e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa740eeb63f447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0714b6008109442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53bfe75c7a140a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc02d7b57174668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0714b6008109442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb197c837546d4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53bfe75c7a140a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>