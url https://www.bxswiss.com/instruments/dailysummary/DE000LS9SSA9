--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa740eeb63f447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49410f8e336644b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53bfe75c7a140a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607db0c8d05b4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb197c837546d4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53bfe75c7a140a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c357aadcbe846e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607db0c8d05b4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>106,845</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,228</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>103,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,045</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>