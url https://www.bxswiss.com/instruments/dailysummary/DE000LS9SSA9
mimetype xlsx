--- v8 (2026-06-10)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49410f8e336644b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0d29efa8e741d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607db0c8d05b4ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c6d5a7ce3d4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c357aadcbe846e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607db0c8d05b4ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ad9ed25b6f4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c6d5a7ce3d4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>103,723</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>