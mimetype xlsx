--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0d29efa8e741d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8c3599ac0643ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c6d5a7ce3d4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a545be67654185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ad9ed25b6f4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c6d5a7ce3d4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab26ea9dcb31403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a545be67654185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,466 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>106,496</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>