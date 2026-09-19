--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8c3599ac0643ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2690e7ec9b004361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a545be67654185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246a110403c34a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab26ea9dcb31403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a545be67654185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf07c817b7114ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246a110403c34a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -584,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>