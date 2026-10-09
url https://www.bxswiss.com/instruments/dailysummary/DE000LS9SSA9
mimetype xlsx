--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2690e7ec9b004361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796363c68b9243fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246a110403c34a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722e9f6d1bfd4e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf07c817b7114ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246a110403c34a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a52c06864ec40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722e9f6d1bfd4e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>109,027</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>109,652</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>