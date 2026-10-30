--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796363c68b9243fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6af10f57fd481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722e9f6d1bfd4e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9697ddd6799648f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a52c06864ec40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722e9f6d1bfd4e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0642e7751f2d4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9697ddd6799648f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Innovations EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SSA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>