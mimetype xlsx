--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4acfdbfa48f415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7c5894e4944167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce23ac9271745c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b76efb6f8284a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3786d55a4ca14f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce23ac9271745c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40537a0b595141f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b76efb6f8284a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,787</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>87,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,875</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>