--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7c5894e4944167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa76eee7db64ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b76efb6f8284a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8612225f9994d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40537a0b595141f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b76efb6f8284a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc4ff1f731f4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8612225f9994d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,840</x:t>
-[...306 lines deleted...]
-          <x:t>82,653</x:t>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>