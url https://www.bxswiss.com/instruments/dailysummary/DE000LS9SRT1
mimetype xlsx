--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363c0bde79fd4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7da87f69c44717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa22b17159b483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba925c162224244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf629b7fdf43444b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa22b17159b483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017581e7bf6c4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba925c162224244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,491</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>