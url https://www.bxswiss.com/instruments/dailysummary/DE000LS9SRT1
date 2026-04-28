--- v5 (2026-04-04)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7da87f69c44717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9789122dce041cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba925c162224244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f4a242f782485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017581e7bf6c4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba925c162224244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8243ef7b57e84ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f4a242f782485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,570 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...77 lines deleted...]
-          <x:t>71,630</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>67,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,160</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>70,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,510</x:t>
         </x:is>
       </x:c>
@@ -724,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>