--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9789122dce041cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc7fe039fd14cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f4a242f782485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccc5afb8bbb4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8243ef7b57e84ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f4a242f782485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ed312b4555429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccc5afb8bbb4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>