--- v7 (2026-05-20)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc7fe039fd14cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0531c15118b84d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccc5afb8bbb4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95d418d11fc4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ed312b4555429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccc5afb8bbb4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76133aa46b4b45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95d418d11fc4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,475</x:t>
@@ -737,31 +258,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>