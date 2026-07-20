--- v8 (2026-06-15)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0531c15118b84d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8245a800d114bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95d418d11fc4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e25158e82294f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76133aa46b4b45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95d418d11fc4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919b96f9bbde4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e25158e82294f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>85,646</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>