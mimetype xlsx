--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8245a800d114bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4acfdbfa48f415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e25158e82294f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce23ac9271745c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919b96f9bbde4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e25158e82294f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3786d55a4ca14f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce23ac9271745c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>86,926</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,338</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>84,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>