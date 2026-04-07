--- v2 (2026-02-21)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16d3740e78e46c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re533281d65f84c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd39ceb1d0a47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3de6f022bd443a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa03768227e4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd39ceb1d0a47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09baeeb7aef84176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3de6f022bd443a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>42,305</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>