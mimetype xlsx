--- v3 (2026-04-07)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re533281d65f84c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3183e15f8e4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3de6f022bd443a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e07c8ef40e84c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09baeeb7aef84176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3de6f022bd443a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d102f2002e411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e07c8ef40e84c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>