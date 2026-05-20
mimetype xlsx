--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3183e15f8e4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9499e9295244ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e07c8ef40e84c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f4233bf740e4927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d102f2002e411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e07c8ef40e84c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054045877a974129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f4233bf740e4927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>43,996</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,754</x:t>
-[...161 lines deleted...]
-          <x:t>45,446</x:t>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>