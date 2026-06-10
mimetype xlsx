--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9499e9295244ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7686b0318e6a42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f4233bf740e4927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c116178ba674eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054045877a974129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f4233bf740e4927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cf30e7ed5d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c116178ba674eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>