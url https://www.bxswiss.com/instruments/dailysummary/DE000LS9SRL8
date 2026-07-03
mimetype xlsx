--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7686b0318e6a42c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e592ee6338748e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c116178ba674eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78527c90b950409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cf30e7ed5d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c116178ba674eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fa34c6e8d14997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78527c90b950409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>