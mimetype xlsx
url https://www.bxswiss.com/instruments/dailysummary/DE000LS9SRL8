--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e592ee6338748e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3e01533fe84a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78527c90b950409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41de428c40a34a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fa34c6e8d14997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78527c90b950409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fc6dd4a9154a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41de428c40a34a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>47,701</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,660</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>47,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,683</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,758</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>47,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,801</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,636</x:t>
-[...193 lines deleted...]
-          <x:t>47,496</x:t>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>