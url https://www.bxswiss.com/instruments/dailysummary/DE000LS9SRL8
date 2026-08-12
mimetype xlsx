--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3e01533fe84a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra20a8c92df1e4e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41de428c40a34a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7680bfe674544811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fc6dd4a9154a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41de428c40a34a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0199f89373404eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7680bfe674544811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,801</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,636</x:t>
-[...367 lines deleted...]
-          <x:t>47,740</x:t>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,911</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>