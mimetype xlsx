--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra20a8c92df1e4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4adf2bfb7a74cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7680bfe674544811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24eda38691ff4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0199f89373404eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7680bfe674544811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa31cfd827944e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24eda38691ff4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>48,192</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,150</x:t>
-[...102 lines deleted...]
-          <x:t>48,147</x:t>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>48,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>48,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,227</x:t>
-[...58 lines deleted...]
-          <x:t>48,388</x:t>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>