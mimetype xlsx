--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4adf2bfb7a74cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198b37616acc4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24eda38691ff4c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea83971c98e4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa31cfd827944e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24eda38691ff4c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655a987934ff40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea83971c98e4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>48,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>48,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,227</x:t>
-[...151 lines deleted...]
-          <x:t>48,587</x:t>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>48,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>