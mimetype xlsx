--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198b37616acc4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f4d5e620634dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea83971c98e4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824b7a85ef9c4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655a987934ff40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea83971c98e4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595eb761aacd4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824b7a85ef9c4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>48,509</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,493</x:t>
-[...485 lines deleted...]
-          <x:t>48,628</x:t>
+          <x:t>48,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>