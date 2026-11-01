--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f4d5e620634dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5154f3ca5ccd41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824b7a85ef9c4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f54daffcc74d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595eb761aacd4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824b7a85ef9c4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15d36c0b5084678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f54daffcc74d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SwingTrade Fokus USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>