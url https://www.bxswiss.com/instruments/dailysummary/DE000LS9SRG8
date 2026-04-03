--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b7af0bfa3843b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a054f79d4684955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8b3facd5744dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a3345a3aa74191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ace9343af94dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8b3facd5744dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a56e45ba8b14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a3345a3aa74191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,467</x:t>
-[...16 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,547</x:t>
-[...360 lines deleted...]
-          <x:t>15,384</x:t>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>