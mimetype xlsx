--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a054f79d4684955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589298ad63b249bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a3345a3aa74191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95f065de1b44eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a56e45ba8b14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a3345a3aa74191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48f9bbf0bb74e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95f065de1b44eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>15,805</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,420</x:t>
-[...151 lines deleted...]
-          <x:t>16,577</x:t>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,805</x:t>
-[...6 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,535</x:t>
-[...306 lines deleted...]
-          <x:t>15,037</x:t>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>