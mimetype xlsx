--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589298ad63b249bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0c12091f3e4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95f065de1b44eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd7030cf02a4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48f9bbf0bb74e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95f065de1b44eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54da458900b14ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd7030cf02a4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>