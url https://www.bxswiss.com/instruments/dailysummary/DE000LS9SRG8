--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0c12091f3e4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67678be05d1e4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd7030cf02a4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf89935263724cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54da458900b14ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd7030cf02a4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe60325a41664439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf89935263724cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>18,395</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,812</x:t>
-[...43 lines deleted...]
-          <x:t>17,878</x:t>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,574</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>16,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>