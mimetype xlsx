--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67678be05d1e4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68e3f347c794e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf89935263724cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3857a4d49f4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe60325a41664439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf89935263724cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e9bf859bd7400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3857a4d49f4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>17,878</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>17,574</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>