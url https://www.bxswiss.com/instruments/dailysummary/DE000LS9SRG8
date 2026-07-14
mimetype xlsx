--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68e3f347c794e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316b4cf796004c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3857a4d49f4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc830a5a185674ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e9bf859bd7400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3857a4d49f4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a2cd0155b840a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc830a5a185674ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>16,571</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>17,393</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>