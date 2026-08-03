--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316b4cf796004c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be24a78448346ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc830a5a185674ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra358293a7e1e4078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a2cd0155b840a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc830a5a185674ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2de492032da4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra358293a7e1e4078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>17,821</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,596</x:t>
-[...431 lines deleted...]
-          <x:t>16,847</x:t>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>