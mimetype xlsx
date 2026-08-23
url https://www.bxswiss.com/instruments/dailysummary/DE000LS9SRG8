--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be24a78448346ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28071b85f451432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra358293a7e1e4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec0f1c68fb9400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2de492032da4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra358293a7e1e4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd292124ff555443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec0f1c68fb9400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>16,785</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>17,302</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,912</x:t>
-[...350 lines deleted...]
-          <x:t>16,181</x:t>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>