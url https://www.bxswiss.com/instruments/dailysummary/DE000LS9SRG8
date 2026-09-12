--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28071b85f451432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386a68d02feb463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec0f1c68fb9400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6b067d131b490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd292124ff555443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec0f1c68fb9400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b32946e1d3344b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6b067d131b490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>