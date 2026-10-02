--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386a68d02feb463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b649d1a0d849eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6b067d131b490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9268ed9bcf482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b32946e1d3344b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6b067d131b490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1433a7f9c9d24be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9268ed9bcf482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,551</x:t>
-[...333 lines deleted...]
-          <x:t>19,147</x:t>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>