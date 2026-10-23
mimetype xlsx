--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b649d1a0d849eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d871bfac714c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9268ed9bcf482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55862ff2f10741d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1433a7f9c9d24be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9268ed9bcf482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40374fbf24746a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55862ff2f10741d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LIFL Cannabis and Psychodelics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>19,772</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,639</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>19,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,686</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>