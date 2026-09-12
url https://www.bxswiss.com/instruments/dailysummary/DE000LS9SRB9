--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a07e48655f4152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15237e1c5846448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15acafc88d49482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5c3407d3334915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d9174f8c434354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15acafc88d49482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05acfcb79b54f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5c3407d3334915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>