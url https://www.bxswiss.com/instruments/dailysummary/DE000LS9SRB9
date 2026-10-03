--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15237e1c5846448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1058d893bf4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5c3407d3334915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8fae500e1c4cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05acfcb79b54f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5c3407d3334915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c876a926944a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8fae500e1c4cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>