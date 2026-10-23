--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1058d893bf4a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re287aa812b4d4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8fae500e1c4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60302fd0fdc44980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c876a926944a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8fae500e1c4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22eded7a4ec54797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60302fd0fdc44980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>