--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e319840756f4c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c26aa602fc4d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9709b9aaf81b4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea97a5d625b24768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827d88a532024d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9709b9aaf81b4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddd8a417c7d4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea97a5d625b24768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>