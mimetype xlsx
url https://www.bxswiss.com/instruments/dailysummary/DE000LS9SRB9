--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c26aa602fc4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19f1d3f31534567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea97a5d625b24768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7900468b2f4d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddd8a417c7d4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea97a5d625b24768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c608bb95c7449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7900468b2f4d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>105,234</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>