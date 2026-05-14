--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19f1d3f31534567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707e46ce279f41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7900468b2f4d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9e538e82664f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c608bb95c7449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7900468b2f4d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f73f3319b34ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9e538e82664f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>101,668</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,446</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>105,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>