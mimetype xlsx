--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707e46ce279f41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7378f40efc954301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9e538e82664f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fb03a6f0c8493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f73f3319b34ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9e538e82664f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21d8d5bd28e4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fb03a6f0c8493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>105,368</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>105,224</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,373</x:t>
-[...274 lines deleted...]
-          <x:t>102,945</x:t>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>