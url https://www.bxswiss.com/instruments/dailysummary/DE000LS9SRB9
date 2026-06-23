--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7378f40efc954301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8d300aaac24d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fb03a6f0c8493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee4e1a1684b4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21d8d5bd28e4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fb03a6f0c8493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae07faeeb604fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee4e1a1684b4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>