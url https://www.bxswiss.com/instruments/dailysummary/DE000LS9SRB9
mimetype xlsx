--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8d300aaac24d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5e92a1bd1b446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee4e1a1684b4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a274be438f4ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae07faeeb604fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee4e1a1684b4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc20665e36949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a274be438f4ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>