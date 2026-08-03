--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5e92a1bd1b446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97bd818388340c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a274be438f4ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae1ad2b4f3042a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc20665e36949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a274be438f4ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672e6828ed2a4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae1ad2b4f3042a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>