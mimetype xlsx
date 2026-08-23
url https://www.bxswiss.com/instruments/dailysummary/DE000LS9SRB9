--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97bd818388340c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a07e48655f4152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae1ad2b4f3042a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15acafc88d49482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672e6828ed2a4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae1ad2b4f3042a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d9174f8c434354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15acafc88d49482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Pearl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>109,515</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>