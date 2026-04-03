--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73160c5b1aa4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063a0a644dbf44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f1853c500649d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra401bfc6182d4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597c9c031670497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f1853c500649d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad6db931ad44f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra401bfc6182d4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>101,997</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>