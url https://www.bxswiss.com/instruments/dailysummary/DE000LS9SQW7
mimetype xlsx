--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063a0a644dbf44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1576279d9955461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra401bfc6182d4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aa51fbfb324e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad6db931ad44f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra401bfc6182d4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a9a74f5988424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aa51fbfb324e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>