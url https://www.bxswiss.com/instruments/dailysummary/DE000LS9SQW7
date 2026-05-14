--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1576279d9955461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05410d333fd49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aa51fbfb324e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f2147d93a74eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a9a74f5988424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aa51fbfb324e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf1fdcfa7754884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f2147d93a74eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>