--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05410d333fd49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f85fddddf64040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f2147d93a74eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a25dc522ed4468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf1fdcfa7754884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f2147d93a74eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7baa382248f546ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a25dc522ed4468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>