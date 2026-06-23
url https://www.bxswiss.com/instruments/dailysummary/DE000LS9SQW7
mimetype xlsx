--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f85fddddf64040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ef8aed3ec14420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a25dc522ed4468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6d5b30569e4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7baa382248f546ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a25dc522ed4468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72cf6c4674d84a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6d5b30569e4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>