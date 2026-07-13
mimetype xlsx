--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ef8aed3ec14420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d1fb2032dd48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6d5b30569e4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2858bc7c71894ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72cf6c4674d84a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6d5b30569e4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce9767dae36e4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2858bc7c71894ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>111,041</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,812</x:t>
-[...443 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,472</x:t>
-[...63 lines deleted...]
-          <x:t>112,374</x:t>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>