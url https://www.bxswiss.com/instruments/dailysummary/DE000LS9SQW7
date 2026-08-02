--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d1fb2032dd48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94f1030dafc4a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2858bc7c71894ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76036df6ad44433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce9767dae36e4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2858bc7c71894ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66fe23e26284ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76036df6ad44433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,472</x:t>
-[...107 lines deleted...]
-          <x:t>110,567</x:t>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,217</x:t>
-[...323 lines deleted...]
-          <x:t>109,403</x:t>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>