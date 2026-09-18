--- v11 (2026-08-26)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7d1fcb7b80423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b7cf87787b44c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf05e21c63c463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06dd850de8b438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb872ebde3f814f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf05e21c63c463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6e75a19bfd4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06dd850de8b438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,633 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>12,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>