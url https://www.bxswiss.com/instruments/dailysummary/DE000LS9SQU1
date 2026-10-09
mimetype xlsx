--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b7cf87787b44c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94a60430e104863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06dd850de8b438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd121758abcef492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6e75a19bfd4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06dd850de8b438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00b425aefb24c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd121758abcef492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -751,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>