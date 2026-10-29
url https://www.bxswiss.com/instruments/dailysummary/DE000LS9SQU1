--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94a60430e104863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326e1e157ab14042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd121758abcef492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777b3862e5ce454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00b425aefb24c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd121758abcef492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b2688ff7c044dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777b3862e5ce454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>