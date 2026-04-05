--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad263747266e4ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6357f602f44f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae147e4207f84b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f6e3da59c24a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d4ba00119348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae147e4207f84b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82bddbfd39b4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f6e3da59c24a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,196</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,308</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>