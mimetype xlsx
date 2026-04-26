--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6357f602f44f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2e7d6fd9424d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f6e3da59c24a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9727872027a9463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82bddbfd39b4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f6e3da59c24a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4647838c908248f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9727872027a9463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>13,636</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...505 lines deleted...]
-          <x:t>13,024</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>