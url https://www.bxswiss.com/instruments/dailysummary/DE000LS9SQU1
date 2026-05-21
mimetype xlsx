--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2e7d6fd9424d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba7e936d7e64698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9727872027a9463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5979d48a0ded44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4647838c908248f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9727872027a9463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39889f0112b54861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5979d48a0ded44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,457</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,643</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>13,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>