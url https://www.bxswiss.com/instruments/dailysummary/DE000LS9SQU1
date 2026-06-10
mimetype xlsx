--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba7e936d7e64698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9866a4d1594192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5979d48a0ded44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfe7a92712c4033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39889f0112b54861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5979d48a0ded44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fb3a089be9409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfe7a92712c4033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...237 lines deleted...]
-          <x:t>12,167</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>12,524</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,493</x:t>
-[...80 lines deleted...]
-          <x:t>12,470</x:t>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,544</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>12,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>