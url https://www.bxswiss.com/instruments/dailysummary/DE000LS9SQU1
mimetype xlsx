--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9866a4d1594192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379c0d81d65f4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfe7a92712c4033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc9c3d715624b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fb3a089be9409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfe7a92712c4033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e61eec03884654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc9c3d715624b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,697</x:t>
-[...522 lines deleted...]
-          <x:t>11,999</x:t>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>