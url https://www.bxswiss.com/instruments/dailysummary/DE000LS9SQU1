--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379c0d81d65f4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37d6a26175e4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc9c3d715624b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad45bc1b5564bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e61eec03884654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc9c3d715624b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d237778a34967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad45bc1b5564bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>11,944</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,791</x:t>
-[...409 lines deleted...]
-          <x:t>12,701</x:t>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>