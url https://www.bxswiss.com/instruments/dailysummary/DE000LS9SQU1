--- v10 (2026-07-21)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37d6a26175e4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7d1fcb7b80423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad45bc1b5564bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf05e21c63c463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d237778a34967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad45bc1b5564bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb872ebde3f814f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf05e21c63c463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotec and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>12,349</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>11,966</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>11,521</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>