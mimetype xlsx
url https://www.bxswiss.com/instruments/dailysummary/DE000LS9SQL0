--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re175c720235d4908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83e04e3ac214c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba33e50408e4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re371aa04843748b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d893ea1ad9483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba33e50408e4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaab7ad56c474c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re371aa04843748b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>