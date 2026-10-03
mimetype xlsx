--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83e04e3ac214c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bb28d5ea7f4186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re371aa04843748b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f61c9ffe2144437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaab7ad56c474c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re371aa04843748b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c61be16f1b4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f61c9ffe2144437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>