--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bb28d5ea7f4186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e238fd4ea74f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f61c9ffe2144437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38368a1339664e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c61be16f1b4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f61c9ffe2144437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b86a3add584765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38368a1339664e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>84,835</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>