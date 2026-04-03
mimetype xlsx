--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16773c3c5734795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba0a948e3c24dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f0285f4a334221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921e28acf5034315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36e4e557dce4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f0285f4a334221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a0b20995af340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921e28acf5034315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>77,844</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,562</x:t>
-[...465 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>77,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,433</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>79,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>