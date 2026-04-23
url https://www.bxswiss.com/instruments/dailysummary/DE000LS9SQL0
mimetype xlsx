--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba0a948e3c24dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d535c30ad3e4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921e28acf5034315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21be62a0631f4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a0b20995af340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921e28acf5034315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd665ae39015748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21be62a0631f4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>