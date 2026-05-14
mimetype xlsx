--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d535c30ad3e4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef4e83dd3dd4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21be62a0631f4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a0e91cc49544fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd665ae39015748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21be62a0631f4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radddd7eea76c4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a0e91cc49544fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>