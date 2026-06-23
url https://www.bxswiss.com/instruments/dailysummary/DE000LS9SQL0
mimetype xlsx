--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef4e83dd3dd4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428572ae61784617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a0e91cc49544fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f4a30d71ec4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radddd7eea76c4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a0e91cc49544fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb3acf849484557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f4a30d71ec4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,797</x:t>
-[...387 lines deleted...]
-          <x:t>80,965</x:t>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>