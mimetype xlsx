--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428572ae61784617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16aee3ef4d6f445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f4a30d71ec4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5e1f81892b4212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb3acf849484557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f4a30d71ec4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69eb30301f048eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5e1f81892b4212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>