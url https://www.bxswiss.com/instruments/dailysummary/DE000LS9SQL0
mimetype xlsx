--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16aee3ef4d6f445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d7555d8fe74b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5e1f81892b4212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b4a17828ee4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69eb30301f048eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5e1f81892b4212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e1588cebbd4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b4a17828ee4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>79,290</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,462</x:t>
-[...16 lines deleted...]
-          <x:t>79,436</x:t>
+          <x:t>78,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,131</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>79,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,403</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>