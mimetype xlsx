--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d7555d8fe74b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re175c720235d4908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b4a17828ee4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba33e50408e4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e1588cebbd4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b4a17828ee4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d893ea1ad9483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba33e50408e4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skandinavische Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>