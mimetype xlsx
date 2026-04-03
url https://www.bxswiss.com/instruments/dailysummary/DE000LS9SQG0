--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02086021b54e49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7619cba82a447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46bd5ad5d1a43e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f88bf13dcd43a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6d21d2ab8c4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46bd5ad5d1a43e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae33c64a4c74112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f88bf13dcd43a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>