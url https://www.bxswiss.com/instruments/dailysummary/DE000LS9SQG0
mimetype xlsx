--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7619cba82a447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f25a128bad2414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f88bf13dcd43a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c175bfd9694036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae33c64a4c74112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f88bf13dcd43a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5155e2915b411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c175bfd9694036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>63,364</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,578</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>64,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>