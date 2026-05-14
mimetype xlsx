--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f25a128bad2414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d801d2a94b44d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c175bfd9694036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b44b19c0f249c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5155e2915b411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c175bfd9694036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9216300de02c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b44b19c0f249c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>65,751</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,093</x:t>
-[...301 lines deleted...]
-          <x:t>67,496</x:t>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>