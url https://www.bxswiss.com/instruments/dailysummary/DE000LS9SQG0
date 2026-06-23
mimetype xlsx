--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d801d2a94b44d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fff5e22f89427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b44b19c0f249c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f784c43fdf745cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9216300de02c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b44b19c0f249c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920db5bd012e464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f784c43fdf745cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>65,995</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,299</x:t>
-[...53 lines deleted...]
-          <x:t>66,240</x:t>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>