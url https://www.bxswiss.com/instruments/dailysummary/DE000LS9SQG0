--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fff5e22f89427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1860f220330144c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f784c43fdf745cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a26f7b5c5bc456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920db5bd012e464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f784c43fdf745cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307222f15e154609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a26f7b5c5bc456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>