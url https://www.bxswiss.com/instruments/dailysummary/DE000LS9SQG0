--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1860f220330144c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b1545d27ae47a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a26f7b5c5bc456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a07477961842b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307222f15e154609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a26f7b5c5bc456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra069af19b2d74002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a07477961842b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>