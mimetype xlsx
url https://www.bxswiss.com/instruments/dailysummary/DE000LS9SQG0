--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b1545d27ae47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64935db0bb24c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a07477961842b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af05d95e6ae4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra069af19b2d74002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a07477961842b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1484ffdcf4d54c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af05d95e6ae4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>69,355</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>