--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64935db0bb24c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db25a59cb8b4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af05d95e6ae4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b12bfb551a488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1484ffdcf4d54c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af05d95e6ae4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35daf864b82145b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b12bfb551a488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>