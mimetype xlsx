--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db25a59cb8b4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b61ffcc74e4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b12bfb551a488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb8cbfd7f214a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35daf864b82145b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b12bfb551a488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb5af29c3014eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb8cbfd7f214a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Commerce Winner Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SQG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>