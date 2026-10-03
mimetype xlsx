--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb19135768d64e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02f21070c7e422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4704a6c74df64bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c27779028454da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3031f4a4404ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4704a6c74df64bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e8d55481c54daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c27779028454da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>