--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02f21070c7e422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b5d195d893439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c27779028454da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69ae087563247b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e8d55481c54daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c27779028454da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bddac3fd2ec49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69ae087563247b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>