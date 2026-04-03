--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92265e67183643a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0a1612b7684bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re695bc1892df4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e10ab234b542c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe98250bed2b478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re695bc1892df4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7478ed6aa9024cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e10ab234b542c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>