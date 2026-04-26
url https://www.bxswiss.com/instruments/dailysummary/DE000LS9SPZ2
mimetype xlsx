--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0a1612b7684bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa74edde1a364561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e10ab234b542c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823805af2b004759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7478ed6aa9024cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e10ab234b542c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867e89f521804f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823805af2b004759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>