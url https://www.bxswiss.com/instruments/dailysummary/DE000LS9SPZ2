--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa74edde1a364561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289f6b14946d4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823805af2b004759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d243db3dd574c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867e89f521804f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823805af2b004759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71258e4a0e154f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d243db3dd574c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>