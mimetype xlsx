--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289f6b14946d4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877659bc7ea9414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d243db3dd574c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259852159cb54014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71258e4a0e154f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d243db3dd574c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3f8b51d2784c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259852159cb54014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>