--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877659bc7ea9414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da40781d5ed44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259852159cb54014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35f374f4c26404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3f8b51d2784c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259852159cb54014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a5df6913dd4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35f374f4c26404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>