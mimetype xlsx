--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da40781d5ed44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865d7b62998b41a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35f374f4c26404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669fef2fe3ef475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a5df6913dd4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35f374f4c26404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e740d1a964c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669fef2fe3ef475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>