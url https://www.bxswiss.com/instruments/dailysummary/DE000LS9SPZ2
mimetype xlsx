--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865d7b62998b41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c074f902491453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669fef2fe3ef475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaef99ee88ee4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e740d1a964c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669fef2fe3ef475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd63d34844dc4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaef99ee88ee4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,148</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>151,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,750</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>