--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c074f902491453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4acb3e942142d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaef99ee88ee4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re174ebe592fa4d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd63d34844dc4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaef99ee88ee4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45daff333a43445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re174ebe592fa4d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>