--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4acb3e942142d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb19135768d64e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re174ebe592fa4d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4704a6c74df64bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45daff333a43445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re174ebe592fa4d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3031f4a4404ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4704a6c74df64bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltraumunternehmen passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>