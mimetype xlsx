--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546dbde0d71b4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a91a9472d6042e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d15f782c4a84201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf694235d7c3e4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9951dc57c7b440c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d15f782c4a84201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf51b161a0d74402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf694235d7c3e4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>