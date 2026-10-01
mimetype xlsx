--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a91a9472d6042e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99fc8666c014c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf694235d7c3e4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5471abe066d49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf51b161a0d74402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf694235d7c3e4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708383317e0c4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5471abe066d49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>