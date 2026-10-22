--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99fc8666c014c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cff41d4c2db4776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5471abe066d49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159e8abcaa054535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708383317e0c4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5471abe066d49f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47afa1b820664ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159e8abcaa054535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>