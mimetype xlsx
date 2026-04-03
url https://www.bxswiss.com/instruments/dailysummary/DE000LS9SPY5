--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce5b6078f9d40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39c46c4eb224645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4352d88fab624337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad52ec5552b42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d79e3494b5a47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4352d88fab624337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4146f814f0d1427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad52ec5552b42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>174,262</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,658</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>