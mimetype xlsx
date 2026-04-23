--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39c46c4eb224645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0260d82c15754b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad52ec5552b42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fe11b717604a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4146f814f0d1427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad52ec5552b42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83144c5284bf4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fe11b717604a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>