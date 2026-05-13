--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0260d82c15754b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa2bc9b9f90473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fe11b717604a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa8527c679544af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83144c5284bf4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fe11b717604a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca80f3b9a3fc413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa8527c679544af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>