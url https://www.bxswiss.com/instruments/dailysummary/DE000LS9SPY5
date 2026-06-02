--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa2bc9b9f90473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a019a2066649a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa8527c679544af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea52a9061694811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca80f3b9a3fc413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa8527c679544af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b3bcef77c24bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea52a9061694811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>