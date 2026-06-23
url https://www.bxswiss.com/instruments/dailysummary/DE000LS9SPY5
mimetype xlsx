--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a019a2066649a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3af8ce29cc64c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea52a9061694811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b44d5fd46854516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b3bcef77c24bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea52a9061694811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef91e58ac094c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b44d5fd46854516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>