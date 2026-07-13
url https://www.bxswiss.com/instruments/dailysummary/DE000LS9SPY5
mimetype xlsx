--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3af8ce29cc64c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03d975827aa4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b44d5fd46854516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a635274390f4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef91e58ac094c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b44d5fd46854516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176e8ad3520b489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a635274390f4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>