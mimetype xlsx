--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03d975827aa4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3443db48ebe8435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a635274390f4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a35a35da34d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176e8ad3520b489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a635274390f4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f05e096f03e4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a35a35da34d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>