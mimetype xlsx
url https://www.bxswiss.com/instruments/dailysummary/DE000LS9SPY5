--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3443db48ebe8435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546dbde0d71b4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a35a35da34d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d15f782c4a84201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f05e096f03e4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a35a35da34d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9951dc57c7b440c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d15f782c4a84201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LTS and Cashflow Yield</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>